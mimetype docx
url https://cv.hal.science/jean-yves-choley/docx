--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -871,412 +871,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nizar Aifaoui</w:t>
+                <w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douha Macherki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia CIRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799130v1</w:t>
+                <w:t xml:space="preserve">hal-03836912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Electromagnetic Constraints as of the Conceptual Design Through an MBSE Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Plateaux</w:t>
+                <w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Aifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.2980144⟩</w:t>
+              <w:t xml:space="preserve">Procedia CIRP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836984v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
+                <w:t xml:space="preserve">Integration of Electromagnetic Constraints as of the Conceptual Design Through an MBSE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Guizani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.747-758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.2980144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836912v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Resolution in Mechatronic Collaborative Design Using Category Theory</w:t>
               </w:r>
@@ -1386,745 +1386,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Robust Design of an Aileron Electromechanical Actuator: Sensitivity Analysis and Parametric Tolerancing Using a Variational Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological approach for assessment of electromagnetic interferences to support mechatronic conceptual design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Siala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Faida Mhenni</w:t>
+                <w:t xml:space="preserve">Nourhen Abdeljabbar Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.2968005⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959553v1</w:t>
+                <w:t xml:space="preserve">hal-03955902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+                <w:t xml:space="preserve">Towards Model Synchronization for Consistency Management of Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroua Berriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (10), pp.3577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041688v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approach for mechatronic tolerancing: application to a DC motor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (2), pp.206. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2019056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959534v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Model Synchronization for Consistency Management of Mechatronic Systems</w:t>
+                <w:t xml:space="preserve">Toward a Robust Design of an Aileron Electromechanical Actuator: Sensitivity Analysis and Parametric Tolerancing Using a Variational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroua Berriche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+                <w:t xml:space="preserve">Hana Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app10103577⟩</w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.3977-3986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2020.2968005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03839881v1</w:t>
+                <w:t xml:space="preserve">hal-03959553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological approach for assessment of electromagnetic interferences to support mechatronic conceptual design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis Plateaux</w:t>
+                <w:t xml:space="preserve">Variational approach for mechatronic tolerancing: application to a DC motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 21 (6), pp.609. </w:t>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2020080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2019056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955902v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2165,732 +2165,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+                <w:t xml:space="preserve">Variational approach for robust design and sensitivity analysis of mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Rivière</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.357-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02533839.2020.1719900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041684v1</w:t>
+                <w:t xml:space="preserve">hal-03959570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approach for robust design and sensitivity analysis of mechatronic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+                <w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamel Louati</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (4), pp.357-364. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02533839.2020.1719900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959570v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+                <w:t xml:space="preserve">Improved Safety Analysis Integration in a Systems Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9061246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018571v1</w:t>
+                <w:t xml:space="preserve">hal-02097348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toi Nishimura</w:t>
+                <w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041655v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Safety Analysis Integration in a Systems Engineering Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Taniguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Baklouti</w:t>
+                <w:t xml:space="preserve">Toi Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aiguo Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (6), pp.1246. </w:t>
+              <w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9061246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097348v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Fault Tree Generation for Safety-Critical Systems Within a Systems Engineering Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,567 +2957,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t>
+                <w:t xml:space="preserve">Modeling Framework for a Consistent Integration of Geometry Knowledge During Conceptual Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randa Ammar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Romain Barbedienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.021009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4042551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041692v1</w:t>
+                <w:t xml:space="preserve">hal-02092989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Framework for a Consistent Integration of Geometry Knowledge During Conceptual Design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Penas</w:t>
+                <w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.021009. </w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4042551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092989v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">Integration of topological modification within the modeling of multi-physics systems: Application to a Pogo-stick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Abdeljabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Miladi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Rivière</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346 (5), pp.351-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239909v1</w:t>
+                <w:t xml:space="preserve">hal-02067669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of topological modification within the modeling of multi-physics systems: Application to a Pogo-stick</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariem Miladi Chaabane</w:t>
+                <w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chafik Karra</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2018.01.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02067669v1</w:t>
+                <w:t xml:space="preserve">hal-03239909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazoi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t>
@@ -3741,103 +3741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3865,650 +3865,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SafeSysE: A Safety Analysis Integration in Systems Engineering Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Firas Borchani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ben Yahia</w:t>
+                <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.161-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2016.2547460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017818v1</w:t>
+                <w:t xml:space="preserve">hal-02019808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeSysE: A Safety Analysis Integration in Systems Engineering Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Mohamed Firas Borchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (1), pp.161-172. </w:t>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2016.2547460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019808v1</w:t>
+                <w:t xml:space="preserve">hal-02017818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Use of technologically and topologically related surfaces (TTRS) geometrical theory for mechatronic design ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbedienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16864360.2017.1280270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01723793v1</w:t>
+                <w:t xml:space="preserve">hal-01505596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+                <w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Riviere</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 18 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589598v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of technologically and topologically related surfaces (TTRS) geometrical theory for mechatronic design ontology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+                <w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16864360.2017.1280270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505596v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting parameters and vibrations analysis of magnetic bearing spindle in milling process</w:t>
               </w:r>
@@ -4624,103 +4624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t>
@@ -4771,90 +4771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4927,51 +4927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (1), pp.50-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5226,90 +5226,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazoi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5475,291 +5475,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological approach to solve frame structures using topological collections and transformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 342 (8), pp.466 - 477. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903219v1</w:t>
+                <w:t xml:space="preserve">hal-01903161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+                <w:t xml:space="preserve">Topological approach to solve frame structures using topological collections and transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Miladi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (8), pp.466 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903161v1</w:t>
+                <w:t xml:space="preserve">hal-01903219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t>
               </w:r>
@@ -6004,51 +6004,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New topological approach for the modelling of mecatronic systems: application for piezoelectric structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Miladi Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,51 +6659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douha Macherki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,51 +6975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Categorical Framework for Collaborative Design of Safety Critical Mechatronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Abdeljabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7441,512 +7441,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+                <w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaith Gandouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Aifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836769v1</w:t>
+                <w:t xml:space="preserve">hal-03836797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836797v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of the differences Between Model-Based System Engineering (MBSE) and Safety Assessment (MBSA) models: Analysis of a Reference System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Batteux</w:t>
+                <w:t xml:space="preserve">A categorical framework for Safety critical mechatronic systems modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhene Abdeljabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Sami Kendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453551v1</w:t>
+                <w:t xml:space="preserve">hal-03838681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A categorical framework for Safety critical mechatronic systems modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhene Abdeljabbar</w:t>
+                <w:t xml:space="preserve">Typology of the differences Between Model-Based System Engineering (MBSE) and Safety Assessment (MBSA) models: Analysis of a Reference System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vidalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Sami Kendel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313928⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03838681v1</w:t>
+                <w:t xml:space="preserve">hal-03453551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t>
               </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimitake Ueki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuki Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguo Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Shimojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8369,51 +8369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierno M.L. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8581,51 +8581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on SysML and AltaRica Models Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8815,51 +8815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Model Synchronization between system architecture design and Multiphysics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroua Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8923,51 +8923,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Model Synchronization in Model Driven Engineering of Mechatronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroua Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9159,416 +9159,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product-Process MBSE and Dysfunctional Analysis Approach Applied to a Production Line</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+                <w:t xml:space="preserve">A Survey on Systems Engineering Methodologies for Large Multi-Energy Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmehdi Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bouskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REM.2019.8744090⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960294v1</w:t>
+                <w:t xml:space="preserve">hal-03960258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Batteux</w:t>
+                <w:t xml:space="preserve">Product-Process MBSE and Dysfunctional Analysis Approach Applied to a Production Line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REM.2019.8744090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433834v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Systems Engineering Methodologies for Large Multi-Energy Cyber-Physical Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Bouskela</w:t>
+                <w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Palladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Prosvirnova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960258v1</w:t>
+                <w:t xml:space="preserve">hal-02433834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Study on SysML and Altarica Model Synchronization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroua Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9632,51 +9632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randa Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9684,51 +9684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9756,758 +9756,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robotic Grasping Using Proximity Sensors for Detecting both Target Object and Support Surface</w:t>
+                <w:t xml:space="preserve">Control vibration of a three-axis robot using the topological modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Sasaki</w:t>
+                <w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keisuke Koyama</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Mariam Miladi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988763v1</w:t>
+                <w:t xml:space="preserve">hal-03255335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the consistency between System Engineering, Dynamic and Safety Modeling views of a Mechatronic System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aroua Berriche</w:t>
+                <w:t xml:space="preserve">Development of a Bio-inspired Flexible Tail System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuki Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiguo Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cotume2018 4ième Congrès Tunisien de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.230-235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988592v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Mechatronic Design and Systems Engineering: an Educational Experiment with KARREN</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robotic Grasping Using Proximity Sensors for Detecting both Target Object and Support Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Munck</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Koichi Sasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keisuke Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiguo Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Shimojo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544405⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.2925-2932, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2018.8594430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254375v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Evaluation of the consistency between System Engineering, Dynamic and Safety Modeling views of a Mechatronic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroua Berriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jamel Louati</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cotume2018 4ième Congrès Tunisien de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02018588v1</w:t>
+                <w:t xml:space="preserve">hal-01988592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Bio-inspired Flexible Tail System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Mechatronic Design and Systems Engineering: an Educational Experiment with KARREN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Simon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aiguo Ming</w:t>
+                <w:t xml:space="preserve">Francoise Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Munck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495667⟩</w:t>
+              <w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255668v1</w:t>
+                <w:t xml:space="preserve">hal-03254375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control vibration of a three-axis robot using the topological modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chafik Karra</w:t>
+                <w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255335v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification and validation of the consistency between multi-domain system models</w:t>
               </w:r>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10604,377 +10604,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of agility in a MBSE methodology for multidisciplinary systems design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Firas Borchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544425⟩</w:t>
+              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988488v1</w:t>
+                <w:t xml:space="preserve">hal-02017813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Integration of agility in a MBSE methodology for multidisciplinary systems design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017813v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMC risk assessment process through a topological analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Abdeljabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.21-26, </w:t>
@@ -11006,810 +11006,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Tolerance Specification of an Electromechanical Actuator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.269-273, </w:t>
+              <w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988178v1</w:t>
+                <w:t xml:space="preserve">hal-03988578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cherif Larouci</w:t>
+                <w:t xml:space="preserve">Parametric Tolerance Specification of an Electromechanical Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Siala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t>
+              <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.269-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020020v1</w:t>
+                <w:t xml:space="preserve">hal-01988178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Penas</w:t>
+                <w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t>
+              <w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988578v1</w:t>
+                <w:t xml:space="preserve">hal-02020020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Firas Borchani</w:t>
+                <w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017821v1</w:t>
+                <w:t xml:space="preserve">hal-04598796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free and open source fault tree analysis tools survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Mohamed Firas Borchani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Conference (SysCon), 2017 Annual IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991781v1</w:t>
+                <w:t xml:space="preserve">hal-02017821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Free and open source fault tree analysis tools survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems Conference (SysCon), 2017 Annual IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Montreal, Canada. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598796v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General tolerance for mechatronic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Siala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11817,51 +11817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-4</w:t>
@@ -11929,51 +11929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiguo Ming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual IEEE International Systems Conference (SysCon) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, MONTREAL, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12007,90 +12007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a 3D conceptual architecture framework, based on multi-physical constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12158,349 +12158,349 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmonaam Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSE-IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589567v1</w:t>
+                <w:t xml:space="preserve">hal-01421263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redundancy Handling with Model-Based Systems Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+                <w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaam Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 26th European Safety and Reliability Conference, ESREL 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589557v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">Redundancy Handling with Model-Based Systems Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSE-IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 26th European Safety and Reliability Conference, ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421263v1</w:t>
+                <w:t xml:space="preserve">hal-01589557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated design methodology for safety critical systems</w:t>
               </w:r>
@@ -12512,51 +12512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Conference (SysCon), 2016 Annual IEEE </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, ORLANDO, United States. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12720,103 +12720,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mcharek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Larouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12850,51 +12850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12978,485 +12978,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Use of Technologically and Topologically Related Surfaces (TTRS) geometrical theory for Mechatronic Ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbedienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t>
+              <w:t xml:space="preserve">CAD'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAD Conference and Exhibition, Jun 2016, Vancouver, Canada. pp.183-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadconfP.2016.183-188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589546v1</w:t>
+                <w:t xml:space="preserve">hal-01340678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Technologically and Topologically Related Surfaces (TTRS) geometrical theory for Mechatronic Ontology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Peter Hehenberger</w:t>
+                <w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaam Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAD'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAD Conference and Exhibition, Jun 2016, Vancouver, Canada. pp.183-188, </w:t>
+              <w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14733/cadconfP.2016.183-188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340678v1</w:t>
+                <w:t xml:space="preserve">hal-01589546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TheReSE: SysML extension for thermal modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbedienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis François</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t>
+              <w:t xml:space="preserve">Systems Conference (SysCon), 2015 9th Annual IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.301-308, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSCON.2015.7116768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01589445v1</w:t>
+                <w:t xml:space="preserve">hal-01505555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13465,357 +13448,374 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lanthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330195v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TheReSE: SysML extension for thermal modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Penas</w:t>
+                <w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmonaam Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems Conference (SysCon), 2015 9th Annual IEEE International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.301-308, </w:t>
+              <w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSCON.2015.7116768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01505555v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazoi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13823,51 +13823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t>
@@ -13896,51 +13896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAMOS for Spatial Architecture based on Multi- physics and Organisation of Systems in conceptual design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barbedienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yethreb Ben Messaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14056,51 +14056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, ROME, Israel. pp.242-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14128,701 +14128,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">SysML safety profile for mechatronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332079v1</w:t>
+                <w:t xml:space="preserve">hal-01910896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Introduction of geometrical contraints modeling in SysML for mechatronic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barbedienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Warniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332057v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of geometrical contraints modeling in SysML for mechatronic design</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivia Penas</w:t>
+                <w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aude Warniez</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910897v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welcome to mecatronics2014-Tokyo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910955v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SysML safety profile for mechatronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welcome to mecatronics2014-Tokyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nga Nguyen</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moronuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Koshimizu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t>
+              <w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910896v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t>
@@ -14864,51 +14864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic fault tree generation from SysML system models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14955,103 +14955,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazoi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t>
@@ -15119,51 +15119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hehenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15223,51 +15223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 8th Annual IEEE Systems Conference (SysCon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Ottawa, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15295,381 +15295,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Integration of Safety Analysis in a Model-Based System Engineering Approach with SysML</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nga Nguyen</w:t>
+                <w:t xml:space="preserve">Shear stiffness measurement against frequency of viscoelastic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM'2013, Djerba, Tunisia, March 25-27, 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Tunisia. pp.61-68</w:t>
+              <w:t xml:space="preserve">Surveillance 7, Chartres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952319v1</w:t>
+                <w:t xml:space="preserve">hal-01369213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaël Chevallier</w:t>
+                <w:t xml:space="preserve">Towards the Integration of Safety Analysis in a Model-Based System Engineering Approach with SysML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faida Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM'2013, Djerba, Tunisia, March 25-27, 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Tunisia. pp.61-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369210v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear stiffness measurement against frequency of viscoelastic materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Renaud</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance 7, Chartres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t>
+              <w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369213v1</w:t>
+                <w:t xml:space="preserve">hal-01369210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety analysis integration in a SysML-based complex system design process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kadima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15755,51 +15755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15850,51 +15850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Consistent Preliminary Design Process for Mechatronic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16248,412 +16248,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Unified Topological Approach for the Modeling: Application to a 2D Beams Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Plateaux</w:t>
+                <w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer International Publishing, pp.19-29, 2020, Lecture Notes in Mechanical Engineering, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_3⟩</w:t>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03958005v1</w:t>
+                <w:t xml:space="preserve">hal-03954845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">A Unified Topological Approach for the Modeling: Application to a 2D Beams Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Miladi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chafik Karra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t>
+              <w:t xml:space="preserve">Mechatronics 4.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.19-29, 2020, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041661v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barkallah</w:t>
+                <w:t xml:space="preserve">Eiji Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiguo Ming</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechatronics 4.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.882-891, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954845v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t>
               </w:r>
@@ -16899,51 +16899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazoi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16951,51 +16951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.150-157, 2020, </w:t>
@@ -17027,727 +17027,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of System Architecture, Multi-physics and Safety Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Batteux</w:t>
+                <w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Palladino</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_4⟩</w:t>
+              <w:t xml:space="preserve">International Conference Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-18, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960353v1</w:t>
+                <w:t xml:space="preserve">hal-03041674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+                <w:t xml:space="preserve">Synchronization of System Architecture, Multi-physics and Safety Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Barkallah</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Theobald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Palladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.37-48, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955865v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maher Barkallah</w:t>
+                <w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guizani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamel Louati</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Mechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-18, 2020, </w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041674v1</w:t>
+                <w:t xml:space="preserve">hal-03955865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Randa Ammar</w:t>
+                <w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazoi Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.111-120, 2019, </w:t>
+              <w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018586v1</w:t>
+                <w:t xml:space="preserve">hal-03960136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Rivière</w:t>
+                <w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randa Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Barkallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moncef Hammadi</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Louati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t>
+              <w:t xml:space="preserve">, pp.111-120, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960136v1</w:t>
+                <w:t xml:space="preserve">hal-02018586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AltaRica 3.0 code generation from SysML models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17807,103 +17807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Modeling of 2D Piezoelectric Truss Structure Using the MGS Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Miladi Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chafik Karra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.349-360, 2018, Lecture Notes in Mechanical Engineering, </w:t>
@@ -17967,64 +17967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Baklouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 95, pp.32 - 39, 2016, 1877-0509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18084,51 +18084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faida Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nga Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Frazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18175,51 +18175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazoi Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18309,103 +18309,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Guizani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Hammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Slim Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t>
@@ -18447,90 +18447,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception mecatronique. Vers un processus continu de conception mecatronique integrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Penas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Plateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Kadima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BM8020, pp.1--23, 2011</w:t>
@@ -18728,51 +18728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidalie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Azzouzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouskela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3071231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836984v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kharrat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2980144" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Siala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2968005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839881v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Berriche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103577" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhen Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020080" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959570v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2020.1719900" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097348v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Baklouti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061246" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2930184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042551" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067669v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Miladi Chaabane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.01.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2547460" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2017.1280270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaziz Amel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.3.691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2016.p0050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouaziz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belhadj Messaoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903219v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miladi Chaabane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820896" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouhali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429445" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582486" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sami Kendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582470" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313928" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313873" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03228924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon47679.2020.9275868" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960294v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chibane" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960258v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836741" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika&#179;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988763v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sasaki" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyama" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594430" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988592v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Caron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Munck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544405" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255668v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495667" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255335v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Miladi Chaabane" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369561" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mabrouk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544425" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495844" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495666" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991781v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934794" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988172v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Shinozaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934709" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589557v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490580" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Monica Ferreira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patalano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753143" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340678v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.183-188" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505555v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2015.7116768" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ouslimani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302746" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302764" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018580" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moronuki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koshimizu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018551" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910896v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018622" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878163" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018617" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2014.6819284" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952319v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mhenni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549861" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885626v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kadima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798947v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958005v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960353v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Theobald" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254155v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-306" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988338v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589595v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.290" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589591v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frazza" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.076" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723835v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidalie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Azzouzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouskela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3071231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kharrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2980144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhen Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Berriche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103577" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Siala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2968005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2020.1719900" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Baklouti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2930184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Miladi Chaabane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2547460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2017.1280270" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaziz Amel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.3.691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2016.p0050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouaziz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belhadj Messaoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miladi Chaabane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820896" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouhali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429445" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582486" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sami Kendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582470" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313928" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313873" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03228924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon47679.2020.9275868" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836741" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chibane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744090" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika&#179;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Miladi Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255668v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495667" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sasaki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyama" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594430" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Munck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544405" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369561" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mabrouk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544425" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495844" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495666" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934794" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988172v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Shinozaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934709" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490580" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Monica Ferreira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patalano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753143" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.183-188" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2015.7116768" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ouslimani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302746" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302764" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018622" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018580" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moronuki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koshimizu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018551" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878163" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018617" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2014.6819284" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mhenni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549861" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885626v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kadima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798947v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958005v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Theobald" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254155v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-306" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988338v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589595v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.290" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589591v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frazza" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.076" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723835v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>