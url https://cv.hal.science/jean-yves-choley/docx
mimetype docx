--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,18594 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...18543 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Choley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II algorithm for assembly plans optimization using the model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-026-02586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption prediction of industrial HVAC systems using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pelella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114039. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the SBCE principles in the V-cycle steps for the development of a mechatronic product and its production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.2137-2171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-022-01131-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category Theory Framework for System Engineering and Safety Assessment Model Synchronization Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.5880. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12125880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Engineering Methodology for Stakeholders Coordination of Multienergy Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2021.3071231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Electromagnetic Constraints as of the Conceptual Design Through an MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2980144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Resolution in Mechatronic Collaborative Design Using Category Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.4486. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11104486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Design of an Aileron Electromechanical Actuator: Sensitivity Analysis and Parametric Tolerancing Using a Variational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.3977-3986. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2968005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological approach for assessment of electromagnetic interferences to support mechatronic conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhen Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.609. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization for Consistency Management of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3577. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10103577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach for mechatronic tolerancing: application to a DC motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach for robust design and sensitivity analysis of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2020.1719900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Safety Analysis Integration in a Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.1246. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9061246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fault Tree Generation for Safety-Critical Systems Within a Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2930184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Framework for a Consistent Integration of Geometry Knowledge During Conceptual Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.021009. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4042551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of topological modification within the modeling of multi-physics systems: Application to a Pogo-stick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (5), pp.351-365. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeSysE: A Safety Analysis Integration in Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2016.2547460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of technologically and topologically related surfaces (TTRS) geometrical theory for mechatronic design ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2017.1280270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting parameters and vibrations analysis of magnetic bearing spindle in milling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouaziz Amel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.691-703. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.54.3.691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics Generation Process for Mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jrm.2016.p0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations monitoring of high speed spindle with active magnetic bearings in presence of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissir Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.207 - 221. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response simulation of a machine tool spindle system in non-stationary regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Belhadj Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibroengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological approach to solve frame structures using topological collections and transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (8), pp.466 - 477. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient response of a rotor-AMBs system connected by a flexible mechanical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Belhadj Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New topological approach for the modelling of mecatronic systems: application for piezoelectric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2-4), pp.209 - 227. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2013.820896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Mixed Reality Architecture for Human-Guided Reconfiguration of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Development Techniques on Digital Twins for Manufacturing: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayth Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies &amp; Smart Industrial Systems (ITSIS), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.77-86, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Data-Driven Smart Assembly Design: State-of-the-Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat (MOROCCO), Morocco. pp.343-352, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Requirements Validation Based on MBSE and CAD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 9th Conference on Design and Modeling of Mechanical Systems, CMSM'2021, December 20-22, 2021, Hammamet, Tunisia, Dec 2021, Hammamet, Tunisia. pp.35-41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of multiple system engineering models of a fixed wing drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Systems Engineering (ISSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics in a New Context: a Structuring Conceptual Framework Proposal for MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.1459-1464, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Categorical Framework for Collaborative Design of Safety Critical Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Safety Assessment of an Insulin Pump System with AltaRica 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Machines Consistency between Model Based System Engineering and Safety Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Sami Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the differences Between Model-Based System Engineering (MBSE) and Safety Assessment (MBSA) models: Analysis of a Reference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Sami Kendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorical framework for Safety critical mechatronic systems modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stakeholders Co-Design Methodology Applied to an Insulin Pump Mechatronic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on SysML and AltaRica Models Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon47679.2020.9275868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of System Architecture and Safety Models: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Prosvirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering, ISSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE46696.2019.8984515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization between system architecture design and Multiphysics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems CMSM'3019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization in Model Driven Engineering of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Systems Engineering Methodologies for Large Multi-Energy Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Process MBSE and Dysfunctional Analysis Approach Applied to a Production Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Prosvirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on SysML and Altarica Model Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika³</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Grasping Using Proximity Sensors for Detecting both Target Object and Support Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.2925-2932, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the consistency between System Engineering, Dynamic and Safety Modeling views of a Mechatronic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cotume2018 4ième Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Bio-inspired Flexible Tail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control vibration of a three-axis robot using the topological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Mechatronic Design and Systems Engineering: an Educational Experiment with KARREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and validation of the consistency between multi-domain system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of agility in a MBSE methodology for multidisciplinary systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC risk assessment process through a topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Tolerance Specification of an Electromechanical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.269-273, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and open source fault tree analysis tools survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2017 Annual IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montreal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design of complex systems using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General tolerance for mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of SysML model to support innovation in mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual IEEE International Systems Conference (SysCon) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, MONTREAL, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D conceptual architecture framework, based on multi-physical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Handling with Model-Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical set of SysML Model-based objects for tolerance specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Della Monica Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated design methodology for safety critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2016 Annual IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, ORLANDO, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technologically and Topologically Related Surfaces (TTRS) geometrical theory for Mechatronic Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAD Conference and Exhibition, Jun 2016, Vancouver, Canada. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadconfP.2016.183-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheReSE: SysML extension for thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2015 9th Annual IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.301-308, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2015.7116768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMOS for Spatial Architecture based on Multi- physics and Organisation of Systems in conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ouslimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML extensions for safety-critical mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, ROME, Israel. pp.242-247, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML safety profile for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of geometrical contraints modeling in SysML for mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to mecatronics2014-Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moronuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Koshimizu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fault tree generation from SysML system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics factory for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended mechatronic systems architecture modeling with SysML for enhanced safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 8th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Ottawa, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2014.6819284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Safety Analysis in a Model-Based System Engineering Approach with SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM'2013, Djerba, Tunisia, March 25-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tunisia. pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stiffness measurement against frequency of viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance 7, Chartres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis integration in a SysML-based complex system design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for modelling and optimization of Road Electric Vehicles in conceptual design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Preliminary Design Process for Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Kadima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach to Mechatronic System, Production System, and Manufacturing Process Design: Optimizing Solutions Using SBCE Principles and MBSE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.161-166, 2025, Lecture Notes in Mechanical Engineering, 978-3-032-04478-5. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04478-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rigorous Approach to Coordinate Stakeholders of a Multi-energy Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.28-41, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Topological Approach for the Modeling: Application to a 2D Beams Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.19-29, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Electronic Throttle Body Based on a New Knowledge Sharing Engineering Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.55-63, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of System Architecture, Multi-physics and Safety Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.37-48, 2020, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AltaRica 3.0 code generation from SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2435-2440, 2018, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Modeling of 2D Piezoelectric Truss Structure Using the MGS Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.349-360, 2018, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-based Safety Analysis for Safety Critical CPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, pp.32 - 39, 2016, 1877-0509. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Control System Modeling with SysML to Support Validation, Qualification and Certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Frazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49 (3), pp.453 - 458, 2016, 2405-8963. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception mecatronique. Vers un processus continu de conception mecatronique integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Kadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BM8020, pp.1--23, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -18728,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidalie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125880" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798919v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Azzouzi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouskela" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3071231" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kharrat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2980144" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhen Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020080" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839881v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Berriche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103577" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959553v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Siala" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2968005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2020.1719900" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097348v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Baklouti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2930184" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092989v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042551" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067669v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Miladi Chaabane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.01.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2547460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505596v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2017.1280270" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaziz Amel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.3.691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331742v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2016.p0050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910977v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouaziz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140190" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589319v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belhadj Messaoud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903219v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.05.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miladi Chaabane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820896" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouhali" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429445" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798825v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582486" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429161v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550895v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sami Kendel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582470" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313928" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313873" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03228924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon47679.2020.9275868" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298956v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546657v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960258v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836741" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960294v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chibane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744090" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546655v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika&#179;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255335v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Miladi Chaabane" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255668v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495667" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988763v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sasaki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyama" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594430" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988592v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254375v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Caron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Munck" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544405" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369561" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988488v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mabrouk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544425" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019829v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495844" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988178v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495666" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991781v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934794" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988172v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589612v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Shinozaki" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934709" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023844v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589557v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589515v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490580" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589589v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Monica Ferreira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patalano" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753143" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340678v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.183-188" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2015.7116768" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591527v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ouslimani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302746" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589486v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302764" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910896v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018622" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910897v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018580" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moronuki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koshimizu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018551" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878163" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018617" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910904v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2014.6819284" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952319v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903128v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mhenni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadima" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549861" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885626v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kadima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798947v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_4" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958005v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960353v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Theobald" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254155v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-306" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988338v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_35" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589595v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.290" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589591v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frazza" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.076" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723835v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-026-02586-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pelella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-022-01131-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidalie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Azzouzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouskela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3071231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kharrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2980144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Siala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2968005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhen Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Berriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2020.1719900" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Baklouti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2930184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042551" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Miladi Chaabane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.01.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2547460" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2017.1280270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaziz Amel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.3.691" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2016.p0050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belhadj Messaoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.05.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911018v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miladi Chaabane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayth Gandouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouhali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429445" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798825v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582486" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429161v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sami Kendel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582470" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313928" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313873" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03228924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon47679.2020.9275868" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836741" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chibane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika&#179;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sasaki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594430" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255668v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495667" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Miladi Chaabane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Munck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988660v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369561" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988488v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mabrouk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544425" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495844" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495666" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934794" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088290" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Shinozaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934709" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Monica Ferreira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patalano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589515v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490580" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.183-188" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2015.7116768" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ouslimani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302746" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589486v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302764" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018580" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910955v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moronuki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koshimizu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018551" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910895v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878163" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018617" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910904v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2014.6819284" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952319v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903128v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mhenni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadima" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549861" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606279v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387488" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kadima" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04478-5_20" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960353v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Theobald" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-306" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988338v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_35" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589595v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.290" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frazza" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.076" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723835v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>