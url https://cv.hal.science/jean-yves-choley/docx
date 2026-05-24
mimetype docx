--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Choley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II algorithm for assembly plans optimization using the model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-026-02586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption prediction of industrial HVAC systems using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pelella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114039. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the SBCE principles in the V-cycle steps for the development of a mechatronic product and its production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.2137-2171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-022-01131-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category Theory Framework for System Engineering and Safety Assessment Model Synchronization Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.5880. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12125880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Engineering Methodology for Stakeholders Coordination of Multienergy Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2021.3071231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Electromagnetic Constraints as of the Conceptual Design Through an MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2980144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Resolution in Mechatronic Collaborative Design Using Category Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.4486. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11104486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Design of an Aileron Electromechanical Actuator: Sensitivity Analysis and Parametric Tolerancing Using a Variational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.3977-3986. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2968005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological approach for assessment of electromagnetic interferences to support mechatronic conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhen Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.609. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization for Consistency Management of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3577. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10103577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach for mechatronic tolerancing: application to a DC motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach for robust design and sensitivity analysis of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2020.1719900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Safety Analysis Integration in a Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.1246. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9061246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fault Tree Generation for Safety-Critical Systems Within a Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2930184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Framework for a Consistent Integration of Geometry Knowledge During Conceptual Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.021009. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4042551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of topological modification within the modeling of multi-physics systems: Application to a Pogo-stick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (5), pp.351-365. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeSysE: A Safety Analysis Integration in Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2016.2547460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of technologically and topologically related surfaces (TTRS) geometrical theory for mechatronic design ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2017.1280270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting parameters and vibrations analysis of magnetic bearing spindle in milling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouaziz Amel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.691-703. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.54.3.691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics Generation Process for Mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jrm.2016.p0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations monitoring of high speed spindle with active magnetic bearings in presence of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissir Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.207 - 221. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response simulation of a machine tool spindle system in non-stationary regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Belhadj Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibroengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological approach to solve frame structures using topological collections and transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (8), pp.466 - 477. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient response of a rotor-AMBs system connected by a flexible mechanical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Belhadj Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New topological approach for the modelling of mecatronic systems: application for piezoelectric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2-4), pp.209 - 227. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2013.820896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Mixed Reality Architecture for Human-Guided Reconfiguration of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Development Techniques on Digital Twins for Manufacturing: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayth Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies &amp; Smart Industrial Systems (ITSIS), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.77-86, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Data-Driven Smart Assembly Design: State-of-the-Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat (MOROCCO), Morocco. pp.343-352, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Requirements Validation Based on MBSE and CAD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 9th Conference on Design and Modeling of Mechanical Systems, CMSM'2021, December 20-22, 2021, Hammamet, Tunisia, Dec 2021, Hammamet, Tunisia. pp.35-41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of multiple system engineering models of a fixed wing drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Systems Engineering (ISSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics in a New Context: a Structuring Conceptual Framework Proposal for MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.1459-1464, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Categorical Framework for Collaborative Design of Safety Critical Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Safety Assessment of an Insulin Pump System with AltaRica 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Machines Consistency between Model Based System Engineering and Safety Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Sami Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the differences Between Model-Based System Engineering (MBSE) and Safety Assessment (MBSA) models: Analysis of a Reference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Sami Kendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorical framework for Safety critical mechatronic systems modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stakeholders Co-Design Methodology Applied to an Insulin Pump Mechatronic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on SysML and AltaRica Models Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon47679.2020.9275868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of System Architecture and Safety Models: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Prosvirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering, ISSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE46696.2019.8984515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization between system architecture design and Multiphysics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems CMSM'3019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization in Model Driven Engineering of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Systems Engineering Methodologies for Large Multi-Energy Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Process MBSE and Dysfunctional Analysis Approach Applied to a Production Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Prosvirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on SysML and Altarica Model Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika³</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Grasping Using Proximity Sensors for Detecting both Target Object and Support Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.2925-2932, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the consistency between System Engineering, Dynamic and Safety Modeling views of a Mechatronic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cotume2018 4ième Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Bio-inspired Flexible Tail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control vibration of a three-axis robot using the topological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Mechatronic Design and Systems Engineering: an Educational Experiment with KARREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and validation of the consistency between multi-domain system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of agility in a MBSE methodology for multidisciplinary systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC risk assessment process through a topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Tolerance Specification of an Electromechanical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.269-273, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and open source fault tree analysis tools survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2017 Annual IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montreal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design of complex systems using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General tolerance for mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of SysML model to support innovation in mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual IEEE International Systems Conference (SysCon) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, MONTREAL, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D conceptual architecture framework, based on multi-physical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Handling with Model-Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical set of SysML Model-based objects for tolerance specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Della Monica Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated design methodology for safety critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2016 Annual IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, ORLANDO, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technologically and Topologically Related Surfaces (TTRS) geometrical theory for Mechatronic Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAD Conference and Exhibition, Jun 2016, Vancouver, Canada. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadconfP.2016.183-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheReSE: SysML extension for thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2015 9th Annual IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.301-308, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2015.7116768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMOS for Spatial Architecture based on Multi- physics and Organisation of Systems in conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ouslimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML extensions for safety-critical mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, ROME, Israel. pp.242-247, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML safety profile for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of geometrical contraints modeling in SysML for mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to mecatronics2014-Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moronuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Koshimizu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fault tree generation from SysML system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics factory for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended mechatronic systems architecture modeling with SysML for enhanced safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 8th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Ottawa, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2014.6819284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Safety Analysis in a Model-Based System Engineering Approach with SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM'2013, Djerba, Tunisia, March 25-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tunisia. pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stiffness measurement against frequency of viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance 7, Chartres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis integration in a SysML-based complex system design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for modelling and optimization of Road Electric Vehicles in conceptual design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Preliminary Design Process for Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Kadima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach to Mechatronic System, Production System, and Manufacturing Process Design: Optimizing Solutions Using SBCE Principles and MBSE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.161-166, 2025, Lecture Notes in Mechanical Engineering, 978-3-032-04478-5. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04478-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rigorous Approach to Coordinate Stakeholders of a Multi-energy Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.28-41, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Topological Approach for the Modeling: Application to a 2D Beams Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.19-29, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Electronic Throttle Body Based on a New Knowledge Sharing Engineering Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.55-63, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of System Architecture, Multi-physics and Safety Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.37-48, 2020, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AltaRica 3.0 code generation from SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2435-2440, 2018, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Modeling of 2D Piezoelectric Truss Structure Using the MGS Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.349-360, 2018, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-based Safety Analysis for Safety Critical CPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, pp.32 - 39, 2016, 1877-0509. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Control System Modeling with SysML to Support Validation, Qualification and Certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Frazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49 (3), pp.453 - 458, 2016, 2405-8963. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception mecatronique. Vers un processus continu de conception mecatronique integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Kadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BM8020, pp.1--23, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Choley </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II algorithm for assembly plans optimization using the model-based systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-026-02586-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reconfiguration of manufacturing systems using Satisfiability Modulo Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2025.2561190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-based framework for an efficient execution of CPPS reconfiguration through human–robot collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 83, pp.157-174. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2025.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption prediction of industrial HVAC systems using Bayesian Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Pelella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.114039. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of the SBCE principles in the V-cycle steps for the development of a mechatronic product and its production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (5), pp.2137-2171. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-022-01131-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin-driven dynamic scheduling of a hybrid flow shop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-022-01922-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE Interoperability for the Checking of Design Requirements Based on Assemblability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.566. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12020566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Category Theory Framework for System Engineering and Safety Assessment Model Synchronization Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.5880. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app12125880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Engineering Methodology for Stakeholders Coordination of Multienergy Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2021.3071231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QHAR: Q-Holonic-Based ARchitecture for Self-Configuration of Cyber–Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (19), pp.9013. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11199013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of CAD models and SysML specifications for the automated checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.259-264. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2021.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Electromagnetic Constraints as of the Conceptual Design Through an MBSE Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2980144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Resolution in Mechatronic Collaborative Design Using Category Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (10), pp.4486. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11104486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological approach for assessment of electromagnetic interferences to support mechatronic conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhen Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.609. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization for Consistency Management of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.3577. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10103577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Robust Design of an Aileron Electromechanical Actuator: Sensitivity Analysis and Parametric Tolerancing Using a Variational Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (3), pp.3977-3986. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2020.2968005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysical Design Approach for Automotive Electronic Throttle Body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (8), pp.6752-6761. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2019.2939999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach for mechatronic tolerancing: application to a DC motor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.206. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2019056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design optimization using knowledge management applied to an electronic throttle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.353-362. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-06-2019-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational approach for robust design and sensitivity analysis of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Institute of Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (4), pp.357-364. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02533839.2020.1719900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predesign of a flexible multibody system excited by moving load using a mechatronic system approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (6), pp.604. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Safety Analysis Integration in a Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.1246. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9061246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative design process and product knowledge methodology for mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2018.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Biomimetic Soft Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Taniguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toi Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Society of Instrument and Control Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (4), pp.252-259. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9746/sicetr.55.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Fault Tree Generation for Safety-Critical Systems Within a Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2930184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02304081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Framework for a Consistent Integration of Geometry Knowledge During Conceptual Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.021009. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4042551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrowing the set of complex systems’ possible design solutions derived from the set-based concurrent engineering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X19855115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of topological modification within the modeling of multi-physics systems: Application to a Pogo-stick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (5), pp.351-365. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact Analytical Models for Vibration Analysis in Modelica/Dymola: Application to the Wind Turbine Drive Train System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Chinese Society of Mechanical Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (1), pp.121-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design decision support of a mechatronic system using analytical approach with Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Framework for Holonic Modelling and Multi-Agent Based Verification of Reconfigurable Manufacturing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Precision Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.1793-1809. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12541-018-0208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge sharing for mechatronic systems design and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (11), pp.1365-1370. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SafeSysE: A Safety Analysis Integration in Systems Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (1), pp.161-172. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2016.2547460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating model-based system engineering with set-based concurrent engineering principles for reliability and manufacturability analysis of mechatronic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X18816746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of technologically and topologically related surfaces (TTRS) geometrical theory for mechatronic design ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16864360.2017.1280270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-agent approach based on a design process for the optimization of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (5), pp.507--518. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2016080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual design methodology for the preliminary study of a mechatronic system: application to wind turbine system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting parameters and vibrations analysis of magnetic bearing spindle in milling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouaziz Amel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (3), pp.691-703. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.54.3.691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric vehicle design, modelling and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.10. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2015095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agent-supported approach for the collaborative design of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling, Simulation, and Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 07 (02), pp.19. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793962316420010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics Generation Process for Mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotics and Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20965/jrm.2016.p0050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRE-DESIGNING OF A MECHATRONIC SYSTEM USING AN ANALYTICAL APPROACH WITH DYMOLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15632/jtam-pl.53.3.697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration response simulation of a machine tool spindle system in non-stationary regime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Belhadj Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibroengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrations monitoring of high speed spindle with active magnetic bearings in presence of defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taissir Hentati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (2), pp.207 - 221. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric compact modelling of dynamical systems using meshfree method with multi-port technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of dynamical systems and differential equations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.206-219. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJDSDE.2015.071002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological approach to solve frame structures using topological collections and transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 342 (8), pp.466 - 477. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2014.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML-based methodology for mechatronic systems architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.218 - 231. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-agent methodology for multi-level modeling of mechatronic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.208 - 217. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aei.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient response of a rotor-AMBs system connected by a flexible mechanical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najib Belhadj Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (6), pp.573-580. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New topological approach for the modelling of mecatronic systems: application for piezoelectric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2-4), pp.209 - 227. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2013.820896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Implementation of a Mixed Reality Architecture for Human-Guided Reconfiguration of Cyber-Physical Production Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Giuseppe Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 15th France-Japan & 13th Europe-Asia Congress on Mechatronics (MECATRONICS) / 23rd International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Saint-Ouen-sur-Seine, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS-REM67547.2025.11349462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05604739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Human – Robot Collaboration in the Industry 5.0 Framework with Physics-Informed Neural Networks: Application to Collision Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ciampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislao Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Intelligent Industrial Production and Logistics (IN4PL) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.305-318, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-80760-2_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting the energy consumption of a HVAC system using a PSO-LSSVM model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahira Belhocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Joint Conference on 14th France-Japan/12th Europe-Asia Congress on Mechatronics(Mechatronics)/9th Asia International Symposium on Mechatronics (AISM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Development Techniques on Digital Twins for Manufacturing: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghayth Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Technologies &amp; Smart Industrial Systems (ITSIS), IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France. pp.77-86, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Data-Driven Smart Assembly Design: State-of-the-Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Rabat (MOROCCO), Morocco. pp.343-352, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23615-0_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Requirements Validation Based on MBSE and CAD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 9th Conference on Design and Modeling of Mechanical Systems, CMSM'2021, December 20-22, 2021, Hammamet, Tunisia, Dec 2021, Hammamet, Tunisia. pp.35-41, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of multiple system engineering models of a fixed wing drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Bouhali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Symposium on Systems Engineering (ISSE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Systems Engineering methodology for defining multi-physics simulation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Galisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Gherib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Montreal ( Virtual ON LINE ), Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon53536.2022.9773905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Implementation of CPPS Self-reconfiguration Functionality: Research Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.260-268, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05470032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD-MBSE interoperability for the checking of design requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Categorical Framework for Collaborative Design of Safety Critical Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAD -System engineering interoperability by Enriching CAD database with functional information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Allagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD), 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Sfax, Tunisia. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Safety Assessment of an Insulin Pump System with AltaRica 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 31st European Safety and Reliability Conference (ESREL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics in a New Context: a Structuring Conceptual Framework Proposal for MBSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 18th International Multi-Conference on Systems, Signals &amp; Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Monastir, Tunisia. pp.1459-1464, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD52085.2021.9429445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Machines Consistency between Model Based System Engineering and Safety Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Sami Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CADDEX tool for CAD and CAE integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaith Gandouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Belhadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon48628.2021.9495827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Stakeholders Co-Design Methodology Applied to an Insulin Pump Mechatronic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on SysML and AltaRica Models Transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon47679.2020.9275868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typology of the differences Between Model-Based System Engineering (MBSE) and Safety Assessment (MBSA) models: Analysis of a Reference System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Sami Kendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A categorical framework for Safety critical mechatronic systems modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Knee Joint Mechanism with Variable Transmission and Joint Stop for Bipedal Robot Inspired by Human Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimitake Ueki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/rem49740.2020.9313087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML profile for mechanical assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Trigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Aifaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/syscon47679.2020.9275865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering approach for the improvement of manufacturing system flexibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Q-Holon: a quadridimensional holon to design and operate an adaptive and scalable architecture for CPPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douha Macherki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 21st International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Cracow, Poland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM49740.2020.9313895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on SysML and Altarica Model Synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika³</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC3M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the SBCE Principles with MBSE Methodology for the Mechatronic System’s Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization between system architecture design and Multiphysics simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems CMSM'3019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of System Architecture and Safety Models: a Proof of Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Prosvirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering, ISSE 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE46696.2019.8984515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Model Synchronization in Model Driven Engineering of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and management of human resources in the reconfiguration of production system in industry 4.0 by neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Signal, Control and Communication (SCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.246-249, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Systems Engineering Methodologies for Large Multi-Energy Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2019.8836741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product-Process MBSE and Dysfunctional Analysis Approach Applied to a Production Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 20th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Wels, Austria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/REM.2019.8744090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of system architecture, multi-physics and safety models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Prosvirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Tenth International Conference on Complex Systems Design &amp; Management, CSD&amp;M 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMC risk assessment process through a topological analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.21-26, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems engineering approach for the conjoint design of mechatronic products and their manufacturing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Tolerance Specification of an Electromechanical Actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.269-273, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation approach of a mechatronic system controller in upstream phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.212-216, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Bio-inspired Flexible Tail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuki Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, Japan. pp.230-235, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control vibration of a three-axis robot using the topological modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotic Grasping Using Proximity Sensors for Detecting both Target Object and Support Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keisuke Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makoto Shimojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.2925-2932, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the consistency between System Engineering, Dynamic and Safety Modeling views of a Mechatronic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aroua Berriche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cotume2018 4ième Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic system design with manufacturing constraints using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Mechatronic Design and Systems Engineering: an Educational Experiment with KARREN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Munck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification and validation of the consistency between multi-domain system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Annual IEEE International Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vancouver, Canada. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2018.8369561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronic System Design using Model-Based Systems Engineering and Set-Based Concurrent Engineering Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 12th France-Japan and 10th Europe-Asia Congress on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tsu, France. pp.32-38, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2018.8495824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of agility in a MBSE methodology for multidisciplinary systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rome, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2018.8544425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D conceptual architecture framework, based on multi-physical constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary design and optimization using knowledge based engineering,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMSM’17-International Congress Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The usage of a system engineering approach for integrating machining constraints in the upstream design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Firas Borchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free and open source fault tree analysis tools survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2017 Annual IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Montreal, Canada. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural design of complex systems using set-based concurrent engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2017.8088290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General tolerance for mechatronic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Siala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Systems Engineering Symposium (ISSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of SysML model to support innovation in mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizuki Shinozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual IEEE International Systems Conference (SysCon) 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, MONTREAL, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2017.7934709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE-IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2016, Edumbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A holonic-based method for design process of cyber-physical reconfigurable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDIMBURGH, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Handling with Model-Based Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 26th European Safety and Reliability Conference, ESREL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and multi-objective optimization of an Electronic Throttle in open-loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Mcharek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufik Azib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherif Larouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Research and Education in Mechatronics (REM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Compiègne, France. pp.331-335, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical set of SysML Model-based objects for tolerance specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Della Monica Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Patalano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gerbino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2016 IEEE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, EDINBURGH, United Kingdom. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2016.7753143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated design methodology for safety critical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2016 Annual IEEE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, ORLANDO, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2016.7490580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution from mechatronics to cyber physical systems: An educational point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.360-366, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technologically and Topologically Related Surfaces (TTRS) geometrical theory for Mechatronic Ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAD Conference and Exhibition, Jun 2016, Vancouver, Canada. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadconfP.2016.183-188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SysML based-methodology for modelling disturbances in manufacturing systems using ADACOR holonic control architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics (MECATRONICS) /17th International Conference on Research and Education in Mechatronics (REM), 2016 11th France-Japan &amp; 9th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, COMPIEGNE, France. pp.097-102, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2016.7547123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML extensions for safety-critical mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, ROME, Israel. pp.242-247, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TheReSE: SysML extension for thermal modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Conference (SysCon), 2015 9th Annual IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vancouver, Canada. pp.301-308, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSCON.2015.7116768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLACIS: Systems engineering through a project-based learning approach general framework, debates and achievements through an overview and a concrete example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lanthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Systems Engineering (ISSE) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.358-363, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs for a 3D enriched ontology for mechatronic systems design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Systems Engineering (ISSE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.253-260, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Design of an Intelligent Welding Cell Using SysML and Holonic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmonaam Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Congress on Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Six international congress on Design and Modeling of Mechanical Systems CMSM’2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMOS for Spatial Architecture based on Multi- physics and Organisation of Systems in conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yethreb Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Ouslimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering (ISSE), 2015 IEEE International Symposium on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. pp.135-141, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysEng.2015.7302746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended mechatronic systems architecture modeling with SysML for enhanced safety analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 8th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Ottawa, France. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2014.6819284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SysML safety profile for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th France-Japan/8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of geometrical contraints modeling in SysML for mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for optimizing mechatronic systems: Application to the optimal design of an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based approach for collaborative distributed mechatronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welcome to mecatronics2014-Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moronuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Koshimizu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic fault tree generation from SysML system models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besacon, France. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Approach for the Optimal Design of Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiphysics Modelling and Simulation for Systems Design </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01332036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical approach for the integrated preliminary analysis of mechatronic systems subjected to vibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mecatronics (MECATRONICS), 2014 10th France-Japan/ 8th Europe-Asia Congress on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics factory for mechatronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Warniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Hehenberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 10th France-Japan/ 8th Europe-Asia Congress on Mecatronics (MECATRONICS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Tokyo, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MECATRONICS.2014.7018617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear stiffness measurement against frequency of viscoelastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance 7, Chartres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Chartres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Safety Analysis in a Model-Based System Engineering Approach with SysML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference Design and Modeling of Mechanical Systems, CMSM'2013, Djerba, Tunisia, March 25-27, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tunisia. pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un viscoanalyseur avec précharge statique permettant de caractériser jusqu'à 10kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety analysis integration in a SysML-based complex system design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 7th Annual IEEE Systems Conference (SysCon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2013.6549861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Radial Basis Functions with Modelica for Mechatronic Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Design and Modeling of Mechanical Systems (CMSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, DJERBA, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary approach for modelling and optimization of Road Electric Vehicles in conceptual design level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Electrical Systems for Aircraft, Railway and Ship Propulsion (ESARS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bologna, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ESARS.2012.6387488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Consistent Preliminary Design Process for Mechatronic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combastel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Kadima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach to Mechatronic System, Production System, and Manufacturing Process Design: Optimizing Solutions Using SBCE Principles and MBSE Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Mechanics and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.161-166, 2025, Lecture Notes in Mechanical Engineering, 978-3-032-04478-5. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04478-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Scheduling Optimization Support Tool for a Perfume Manufacturing Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Souabni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romdhane Ben Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.577-586, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rigorous Approach to Coordinate Stakeholders of a Multi-energy Cyber-Physical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmehdi Azzouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bouskela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.28-41, 2021, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62199-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach to Model-Based Parametric Design of Mechatronic Systems with Modelica: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-18, 2020, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of System Architecture, Multi-physics and Safety Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Batteux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Theobald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Palladino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.37-48, 2020, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34843-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Modeling of a Mechatronic Power System of an Electric Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.842-852, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified Topological Approach for the Modeling: Application to a 2D Beams Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.19-29, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft Underwater Robots Imitating Manta Actuated by Dielectric-Elastomer Minimum-Energy Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiji Hasegawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguo Ming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Design and Modeling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.882-891, 2020, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensioning of an Electromagnetic Spindle with Interval Computation Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.67-75, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-46729-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Skills Evaluation to Improve Production Performance: Case of a Company in the Cosmetics Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Tliba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierno M.L. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Ben Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.345-354, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Electronic Throttle Body Based on a New Knowledge Sharing Engineering Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoudha Gaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Mlika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.55-63, 2020, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-27146-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytical Approach for Modeling a Multibody System During Pre-design with Application to the Railway System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials, Mechanics and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.150-157, 2020, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-24247-3_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Design and Modeling of an Optimized Mechatronic System Using a Set Based Concurrent Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randa Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Louati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.111-120, 2019, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Based Approach for Vibration Analysis in Modelica: Application to the Bridge Crane System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Acoustics and Vibration II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer International Publishing, pp.83-91, 2019, Applied Condition Monitoring, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94616-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Modeling of 2D Piezoelectric Truss Structure Using the MGS Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourhene Abdeljabbar Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Miladi Chaabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafik Karra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems—III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.349-360, 2018, Lecture Notes in Mechanical Engineering, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AltaRica 3.0 code generation from SysML models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Thi Viet Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Reliability – Safe Societies in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.2435-2440, 2018, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351174664-306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight Control System Modeling with SysML to Support Validation, Qualification and Certification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faida Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Frazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49 (3), pp.453 - 458, 2016, 2405-8963. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-based Safety Analysis for Safety Critical CPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïda Mhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nga Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Baklouti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, pp.32 - 39, 2016, 1877-0509. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2016.09.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-dimensioning of the Dynamic Properties of the Wind Turbine System Using Analytical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghazoi Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Barkallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Cham, pp.179-188, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-17527-0_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary optimization of mechatronic systems: Application to an electric vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Guizani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moncef Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Slim Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1--14, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception mecatronique. Vers un processus continu de conception mecatronique integrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Penas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Plateaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Choley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Kadima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Soriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BM8020, pp.1--23, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId418"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-026-02586-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pelella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-022-01131-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidalie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Azzouzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouskela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3071231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kharrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2980144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Siala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2968005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhen Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Berriche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103577" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2020.1719900" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Baklouti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2930184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042551" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Miladi Chaabane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.01.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2547460" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2017.1280270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaziz Amel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.3.691" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2016.p0050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouaziz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belhadj Messaoud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.05.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911018v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miladi Chaabane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayth Gandouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouhali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429445" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798825v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582486" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429161v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sami Kendel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582470" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838681v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313928" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839824v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313873" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03228924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon47679.2020.9275868" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836741" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960294v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chibane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744090" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika&#179;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988763v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sasaki" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594430" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988592v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255668v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495667" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255335v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Miladi Chaabane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Caron" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Munck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544405" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988660v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369561" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988488v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mabrouk" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544425" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019829v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495844" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988178v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495666" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991781v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934794" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606269v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088290" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988172v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589612v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Shinozaki" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934709" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023844v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589557v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Monica Ferreira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patalano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589515v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490580" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.183-188" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505555v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2015.7116768" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591527v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ouslimani" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302746" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589486v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302764" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910896v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018622" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910897v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018580" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910955v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moronuki" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koshimizu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018551" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910895v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878163" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910898v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018617" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910904v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2014.6819284" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952319v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903128v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mhenni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadima" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549861" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606279v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387488" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kadima" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04478-5_20" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958005v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960353v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Theobald" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_4" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-306" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988338v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_35" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589595v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.290" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589591v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frazza" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.076" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723835v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Brahmi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Belhadj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Hammadi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Aifaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-026-02586-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470091v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douha Macherki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno M.L. Diallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Barkallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2561190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Giuseppe Ciampi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislao Patalano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2025.09.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604783v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pelella" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randa Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-022-01131-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788874v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Tliba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Penas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romdhane Ben Khalifa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Ben Yahia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-01922-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12020566" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidalie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Batteux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12125880" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798919v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmehdi Azzouzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bouskela" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faida Mhenni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3071231" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Guizani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11199013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799130v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2021.05.064" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836984v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Kharrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Plateaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2980144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955902v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhen Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839881v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroua Berriche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10103577" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Siala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2020.2968005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041688v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mcharek" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Azib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Larouci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2019.2939999" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041681v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-06-2019-0237" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959570v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02533839.2020.1719900" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazoi Hamza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rivi&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020076" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Baklouti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Thi Viet Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9061246" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018571v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.12.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041655v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Taniguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toi Nishimura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiguo Ming" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9746/sicetr.55.252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2930184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092989v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barbedienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hehenberger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4042551" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X19855115" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067669v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Miladi Chaabane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Karra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.01.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239909v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmonaam Abid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12541-018-0208-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019808v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nga Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2547460" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017818v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Firas Borchani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X18816746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16864360.2017.1280270" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723793v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soriano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Slim Abbes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2016080" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589598v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riviere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouaziz Amel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Bouaziz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.54.3.691" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589496v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015095" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kellner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793962316420010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331742v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Warniez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20965/jrm.2016.p0050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15632/jtam-pl.53.3.697" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589319v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Belhadj Messaoud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910977v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouaziz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissir Hentati" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140190" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSDE.2015.071002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903219v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.05.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903161v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903160v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aei.2014.03.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-60QJ6ZH3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maatar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2013.05.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911018v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miladi Chaabane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Karra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2013.820896" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS-REM67547.2025.11349462" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ciampi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80760-2_20" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Belhocine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606251v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghayth Gandouzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_8" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606232v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Allagui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23615-0_35" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606240v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817404v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Bouhali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790807v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Galisson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Gherib" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon53536.2022.9773905" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470032v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_30" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429472" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798825v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582486" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251173v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429313" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836951v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD52085.2021.9429445" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Sami Kendel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582470" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836797v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaith Gandouzi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon48628.2021.9495827" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839824v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313873" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03228924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon47679.2020.9275868" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453551v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313928" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157232v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimitake Ueki" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuki Sato" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Shimojo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/rem49740.2020.9313087" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157233v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Trigui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/syscon47679.2020.9275865" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959801v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313871" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM49740.2020.9313895" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika&#179;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041666v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836834" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298956v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357379v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Prosvirnova" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE46696.2019.8984515" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546657v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960316v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116104" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2019.8836741" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960294v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Chibane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REM.2019.8744090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433834v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palladino" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019829v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495844" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369560" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988178v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495666" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020020v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495817" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255668v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Simon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495667" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourhene Abdeljabbar Kharrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Miladi Chaabane" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988763v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Sasaki" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keisuke Koyama" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594430" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988592v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018588v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369513" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254375v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Caron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Munck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544405" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988660v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Missaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2018.8369561" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017813v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2018.8495824" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988488v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Mabrouk" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2018.8544425" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023844v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598796v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991781v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934794" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606269v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Louat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2017.8088290" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988172v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589612v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Shinozaki" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2017.7934709" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589567v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753180" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589526v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547164" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589589v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Della Monica Ferreira" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Patalano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gerbino" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2016.7753143" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589515v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2016.7490580" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508697v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547169" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadconfP.2016.183-188" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589546v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2016.7547123" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589486v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302764" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505555v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gasser" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSCON.2015.7116768" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589445v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fran&#231;ois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanthony" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brunner" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302782" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589484v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302766" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330195v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331540v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591527v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yethreb Ben Messaoud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Ouslimani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysEng.2015.7302746" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910904v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2014.6819284" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910896v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018622" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018580" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332079v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332057v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910955v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moronuki" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Koshimizu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018551" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910895v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878163" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331539v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910898v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECATRONICS.2014.7018617" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369213v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dion" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952319v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369210v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903128v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mhenni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kadima" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2013.6549861" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886172v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haddar" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606279v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESARS.2012.6387488" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885626v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Kadima" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601130v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04478-5_20" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837130v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Souabni" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_51" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798947v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62199-5_4" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041674v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960353v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Theobald" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34843-4_4" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955865v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guizani" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trabelsi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barkallah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_92" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958005v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_3" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041661v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hasegawa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_95" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954845v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-46729-6_7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959632v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_37" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041677v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-24247-3_17" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018586v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_11" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960136v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94616-0_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988338v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_35" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254155v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351174664-306" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589591v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Frazza" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.076" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589595v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2016.09.290" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589199v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_18" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723801v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01723835v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>