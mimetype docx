--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2277,402 +2277,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+                <w:t xml:space="preserve">Les échelles de la transition écologique Méthodes, défis, controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatina Calixte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Fauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672578v2</w:t>
+                <w:t xml:space="preserve">hal-03909606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échelles de la transition écologique Méthodes, défis, controverses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yatina Calixte</w:t>
+                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angélique Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909606v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005618v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
               </w:r>
@@ -2913,51 +2913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Fauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4042,51 +4042,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des flux de céréales à l'échelle locale : Exemples en Rhône-Alpes, en Isère et dans le SCOT de Grenoble</w:t>
+                <w:t xml:space="preserve">Study of cereals flows at local scales: Examples in the Rhône-Alpes région, the Isère département and the SCOT de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
@@ -4096,105 +4096,122 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow modeling for urban planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
+              <w:t xml:space="preserve">CompSust'12 - 3rd International Conference on Computational Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757768v1</w:t>
+                <w:t xml:space="preserve">hal-00748581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of cereals flows at local scales: Examples in the Rhône-Alpes région, the Isère département and the SCOT de Grenoble</w:t>
+                <w:t xml:space="preserve">Étude des flux de céréales à l'échelle locale : Exemples en Rhône-Alpes, en Isère et dans le SCOT de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
@@ -4204,98 +4221,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CompSust'12 - 3rd International Conference on Computational Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Flow modeling for urban planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748581v1</w:t>
+                <w:t xml:space="preserve">hal-00757768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4644,277 +4644,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche participative sur l'usage et l'impact des modèles de flux de matière pour la prospective face aux enjeux de transition dans les territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+                <w:t xml:space="preserve">Introducting OpenSankey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Donsimoni</w:t>
+                <w:t xml:space="preserve">Vincent Le Doze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+                <w:t xml:space="preserve">Vincent Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences participatives en situation d’interdisciplinarité, journée de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">ISIE 2023-11th International Conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Leiden, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233042v1</w:t>
+                <w:t xml:space="preserve">hal-04626969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducting OpenSankey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Alapetite</w:t>
+                <w:t xml:space="preserve">Recherche participative sur l'usage et l'impact des modèles de flux de matière pour la prospective face aux enjeux de transition dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Doze</w:t>
+                <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pannier</w:t>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2023-11th International Conference on Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Leiden, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">Sciences participatives en situation d’interdisciplinarité, journée de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626969v1</w:t>
+                <w:t xml:space="preserve">hal-04233042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5297,420 +5297,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
+                <w:t xml:space="preserve">Daniela Perrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Anne Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+                <w:t xml:space="preserve">hal-01685652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Perrotti</w:t>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vernay</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685652v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6638,51 +6638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buclet Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01908-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sailley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150067v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01321742v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pannier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231486v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyiak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jianhua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gelblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie d'Acremont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Doze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clavel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ravaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buclet Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01908-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sailley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150067v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01321742v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pannier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231486v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyiak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jianhua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gelblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie d'Acremont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Doze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ravaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>