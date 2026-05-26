--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -118,321 +118,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation of Grenoble Alpes Métropole’s construction industry: a comparative analysis of transition mechanisms guided by action research</w:t>
+                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Desvaux</w:t>
+                <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.535-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-024-10344-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04745828v1</w:t>
+                <w:t xml:space="preserve">hal-04498649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of socio-metabolic research on circularity in agri-food systems and pathways to action</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The transformation of Grenoble Alpes Métropole’s construction industry: a comparative analysis of transition mechanisms guided by action research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quentin Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+                <w:t xml:space="preserve">Catherine Figuière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2-3), pp.425-452</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498649v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04745828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie et économie circulaire : lecture critique et place de l'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (1), pp.7430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -479,90 +479,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the vulnerabilities and capabilities of wealth creation activities in the Maurienne valley in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bevione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buclet Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (64), pp.1-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -622,51 +622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +730,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties of Domestic Road Freight Statistics: Insights for Regional Material Flow Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -847,51 +847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material flow analysis of the forest-wood supply chain: A consequential approach for log export policies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Pressures Embodied in the French Cereals Supply Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1068,51 +1068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et représentation des flux de bois dans la filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caurla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1159,51 +1159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downscaling material flow analysis: The case of the cereal supply chain in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration et évaluation d'Alternatives Socio-Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,64 +1472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bouffange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Degrowth Conference &amp; 15th International Conference of the European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pontevedra, Spain. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1554,51 +1554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A baseline for material flow models of French agri-food supply chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,51 +1731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE–SFER–CIRAD, Dec 2024, Reims, France. pp.1-19</w:t>
@@ -1804,51 +1804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closing the gap between Musiasem and S. Pauliuk's socio-economic metabolism accounting framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Bouffange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,90 +1942,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de l'Économie Française avec des Tables Emploi-Ressource en unités Biophysiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2023, Rennes, France. pp.1-2</w:t>
@@ -2093,51 +2093,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,64 +2188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter reconciliation for designing biophysically consistent socio-technical alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,471 +2277,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les échelles de la transition écologique Méthodes, défis, controverses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angélique Palle</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Krieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909606v1</w:t>
+                <w:t xml:space="preserve">hal-03672578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les échelles de la transition écologique Méthodes, défis, controverses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yatina Calixte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Fauste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Palle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005618v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the French economy with physical supply-use tables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archipel 2022 : Risques systémiques, trajectoires et leviers d'action transdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISIE SEM Conference : Transforming socio-economic metabolism in times of multiple crises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence Archipel 2022 : Risques systémiques, trajectoires et leviers d’action transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672578v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéconomie et économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhil Harchaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; idele, Dec 2022, Paris, France. pp.315-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2779,77 +2779,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle particulier de la violence dans une « science des effondrements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Archipel 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2874,90 +2874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils numériques d'aide à la décision pour la conception et l'évaluation participative d'organisations alternatives de l'économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Fauste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,77 +3137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des tables en flux physiques de l'économie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Borthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3271,64 +3271,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3379,64 +3379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular approach to material flow analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mauviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3500,51 +3500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Sailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3599,51 +3599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AF Filières project: application of PSUT frameworks for regional analyses of agriculture and forestry supply chains and footprints in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,51 +3733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michela Bevione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Longaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2015 - 8th Biennial Conference of the International Society for Industrial Ecology - Taking Stock of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4048,51 +4048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of cereals flows at local scales: Examples in the Rhône-Alpes région, the Isère département and the SCOT de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4173,51 +4173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des flux de céréales à l'échelle locale : Exemples en Rhône-Alpes, en Isère et dans le SCOT de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Gelblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE-Degrowth 2026 - 18th Conference of the International Society for Ecological Economics and 11th International Degrowth Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Coudroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4644,277 +4644,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducting OpenSankey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recherche participative sur l'usage et l'impact des modèles de flux de matière pour la prospective face aux enjeux de transition dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Doze</w:t>
+                <w:t xml:space="preserve">Myriam Donsimoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clavel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pannier</w:t>
+                <w:t xml:space="preserve">Sophie Wahnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2023-11th International Conference on Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Leiden, Netherlands. 2023</w:t>
+              <w:t xml:space="preserve">Sciences participatives en situation d’interdisciplinarité, journée de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626969v1</w:t>
+                <w:t xml:space="preserve">hal-04233042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche participative sur l'usage et l'impact des modèles de flux de matière pour la prospective face aux enjeux de transition dans les territoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introducting OpenSankey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alapetite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Donsimoni</w:t>
+                <w:t xml:space="preserve">Vincent Le Doze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Wahnich</w:t>
+                <w:t xml:space="preserve">Vincent Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences participatives en situation d’interdisciplinarité, journée de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t>
+              <w:t xml:space="preserve">ISIE 2023-11th International Conference on Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Leiden, Netherlands. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233042v1</w:t>
+                <w:t xml:space="preserve">hal-04626969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4945,64 +4945,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urgence de la territorialisation du cadre des Limites Planétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rieutor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limites planétaires (Les) Une nouvelle boussole pour l'habitabilité de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Alternatives, pp.1-160, 2024, Points FNAU, 978-2073060471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5297,420 +5297,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
+                <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Perrotti</w:t>
+                <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vernay</w:t>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685652v1</w:t>
+                <w:t xml:space="preserve">hal-01535316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Pourquoi un livre sur Aussois?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Barataud</w:t>
+                <w:t xml:space="preserve">Le métabolisme énergétique d'un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Barles</w:t>
+                <w:t xml:space="preserve">Petros Chatzimpiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Billen</w:t>
+                <w:t xml:space="preserve">Daniela Perrotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Buclet Nicolas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Buclet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535316v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : Quel avenir pour l’écologie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Barataud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Barles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Buclet Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essai d'écologie territoriale : l'exemple d'Aussois en Savoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 218 p., 2015, CNRS Alpha, 978-2-271-08887-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5770,51 +5770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aftermath of the Covid pandemic in the forest sector: new opportunities for emerging wood products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Houballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Sturm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -6025,51 +6025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Hittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,51 +6130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-métabolique des filières et de leurs vulnérabilités. Etude du cas des filières agricoles aux échelles nationale et locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6252,51 +6252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AF Filières - Analyse des flux des filières biomasse pour des stratégies régionales de bioéconomie - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6398,51 +6398,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of territories through supply chain analysis : biophysical accounting for deliberative decision-aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Courtonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Grenoble Alpes, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016GREAG004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6638,51 +6638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buclet Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01908-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sailley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150067v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01321742v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pannier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231486v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyiak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jianhua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gelblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie d'Acremont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Doze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clavel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ravaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Desvaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Bevione" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buclet Nicolas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Longaretti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01908-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03639766v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sailley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cordier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.4.5396" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610261v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12651" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caurla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.177" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150067v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alapetite" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12431" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61870" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01321742v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.07.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04989925v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coudroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boissier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626895v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Bouffange" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pannier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626810v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Galibert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Borthomieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Krieger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231486v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Ferrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04077396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mauviel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672578v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909606v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yatina Calixte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Fauste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Palle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Baquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berthe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408890v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03180993v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510573v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mangeot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430898v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyiak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02430879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Jianhua" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482686v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Gelblat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie d'Acremont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04916960v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233042v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Donsimoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wahnich" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04626969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Doze" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clavel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rieutor" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03606035v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piot-Lepetit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Labarthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/white-paper-inria-agriculture-digital-technology" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654106v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/fr/livre-blanc-inria-agriculture-numerique ;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html?search_query=le+metabolisme+territorial&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01685652v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Chatzimpiros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Perrotti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vernay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/geographie/7207-essai-d-ecologie-territoriale.html" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704334v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Houballah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233838v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872631v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871955v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Ravaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01421664v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAG004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>