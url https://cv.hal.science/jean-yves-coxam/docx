--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1255,291 +1255,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Enthalpy of Solution of CO2 in Aqueous Solutions of Primary Alkanolamines: A Comparative Study of Hindered and Nonhindered Amine-Based Solvents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Privat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.10876-10885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie501589j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187689v1</w:t>
+                <w:t xml:space="preserve">hal-01084197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of Solution of CO2 in Aqueous Solutions of Primary Alkanolamines: A Comparative Study of Hindered and Nonhindered Amine-Based Solvents.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+                <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.10876-10885. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie501589j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084197v1</w:t>
+                <w:t xml:space="preserve">hal-01187689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Alkanolamines with Water: Excess Enthalpies and Hydrogen Bonding</w:t>
               </w:r>
@@ -2464,51 +2464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,51 +2594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2799,290 +2799,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of carbon dioxide, nitrous oxide, ethane and nitrogen by 1-alkyl-3-methylimidazolium (C(n)mim, n = 2,4,6) tris(pentafluoroethyl)trifluorophosphate ionic liquids (eFAP).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. S. Pensado</w:t>
+                <w:t xml:space="preserve">Molecular Simulations of Primary Alkanolamines Using an Extendable Force Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp304501p⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (17), pp.3866-3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754964v1</w:t>
+                <w:t xml:space="preserve">hal-00743290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulations of Primary Alkanolamines Using an Extendable Force Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+                <w:t xml:space="preserve">Absorption of carbon dioxide, nitrous oxide, ethane and nitrogen by 1-alkyl-3-methylimidazolium (C(n)mim, n = 2,4,6) tris(pentafluoroethyl)trifluorophosphate ionic liquids (eFAP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fandiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Pensado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (26), pp.7728-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp304501p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00743290v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
               </w:r>
@@ -3202,51 +3202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3526,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3617,51 +3617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of absorption and limit of solubility of CO2 in aqueous solutions of 2-amino-2-hydroxymethyl-1,3-propanediol, 2-[2-(dimethyl-amino)ethoxy] ethanol and 3-dimethyl-amino-1-propanol at T = 313.15 K and 353.15 K and pressures up to 2 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,328 +3986,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of vapor-liquid equilibrium and enthalpy of solution of carbon dioxide (CO2) in aqueous methyldiethanolamine (MDEA) solutions</w:t>
+                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T = 372.9 K and pressures up to 5 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.783-789. </w:t>
+              <w:t xml:space="preserve">, 2009, 41, pp.836-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358105v1</w:t>
+                <w:t xml:space="preserve">hal-00359682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T = 372.9 K and pressures up to 5 MPa.</w:t>
+                <w:t xml:space="preserve">Modeling of vapor-liquid equilibrium and enthalpy of solution of carbon dioxide (CO2) in aqueous methyldiethanolamine (MDEA) solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.836-841. </w:t>
+              <w:t xml:space="preserve">, 2009, 41, pp.783-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359682v1</w:t>
+                <w:t xml:space="preserve">hal-00358105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T= 322.5 K and pressure up to 5 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,51 +4496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of 2-amino-2-methyl-1-propanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5074,51 +5074,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
+                <w:t xml:space="preserve">Thermodynamic approach of CO2 capture, combination of experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
@@ -5136,73 +5136,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th INTERNATIONAL ACID GAS INJECTION SYMPOSIUM (AGIS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAS LIQUIDS ENGINEERING, May 2015, BANFF, Canada</w:t>
+              <w:t xml:space="preserve">Acid Gas Injection Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gas Liquids Engineering, May 2015, BANFF, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226160v1</w:t>
+                <w:t xml:space="preserve">hal-01226148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique de la dissolution du CO2 dans les solutions aqueuses d'amines</w:t>
               </w:r>
@@ -5398,51 +5398,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of CO2 capture, combination of experimental study and modeling</w:t>
+                <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
@@ -5460,302 +5460,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acid Gas Injection Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gas Liquids Engineering, May 2015, BANFF, Canada</w:t>
+              <w:t xml:space="preserve">5th INTERNATIONAL ACID GAS INJECTION SYMPOSIUM (AGIS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAS LIQUIDS ENGINEERING, May 2015, BANFF, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226148v1</w:t>
+                <w:t xml:space="preserve">hal-01226160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of enthalpy of solution of carbon dioxide in aqueous solutions of demixing amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIQUID-LIQUID EQUILIBRIUMS IN AQUEOUS SOLUTIONS OF DEMIXING AMINES : from visual techniques to calorimetric determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, durban, South Africa</w:t>
+              <w:t xml:space="preserve">40eme Journées d’Etude des Equilibres entre Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098027v1</w:t>
+                <w:t xml:space="preserve">hal-01098016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIQUID-LIQUID EQUILIBRIUMS IN AQUEOUS SOLUTIONS OF DEMIXING AMINES : from visual techniques to calorimetric determinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination and modeling of enthalpy of solution of carbon dioxide in aqueous solutions of demixing amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mesones Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Journées d’Etude des Equilibres entre Phases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098016v1</w:t>
+                <w:t xml:space="preserve">hal-01098027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing calorimetry in aqueous solutions: energetic properties for CCS concerns</w:t>
               </w:r>
@@ -5860,416 +5860,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
+                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEEP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875076v1</w:t>
+                <w:t xml:space="preserve">hal-00795303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capture and storage of carbon dioxide: thermodynamic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">School of Science and Engineering,Tokyo Denky University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saitama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875102v1</w:t>
+                <w:t xml:space="preserve">hal-00934630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and storage of carbon dioxide: thermodynamic studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School of Science and Engineering,Tokyo Denky University.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Saitama, Japan</w:t>
+              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934630v1</w:t>
+                <w:t xml:space="preserve">hal-00875076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795303v1</w:t>
+                <w:t xml:space="preserve">hal-00875102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
               </w:r>
@@ -6880,338 +6880,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular force field for alcanolamines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for understanding the thermophysic properties of aqueous solutions of demixing amines for CO2 capture processes applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Tremaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial use of Molecular Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICCT 2012 and the 67th Calorimetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00681399v1</w:t>
+                <w:t xml:space="preserve">hal-00718882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for understanding the thermophysic properties of aqueous solutions of demixing amines for CO2 capture processes applications</w:t>
+                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions superambiantes : dH, Cp ,rho, eta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter R. Tremaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCT 2012 and the 67th Calorimetry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque SFGP Groupe de travail thermodynamique : Les électrolytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718882v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions superambiantes : dH, Cp ,rho, eta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular force field for alcanolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFGP Groupe de travail thermodynamique : Les électrolytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Industrial use of Molecular Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743281v1</w:t>
+                <w:t xml:space="preserve">hal-00681399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for understanding the thermophysical properties of the dissolution of CO2 in aqueous solutions of demixing amines</w:t>
               </w:r>
@@ -7763,51 +7763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighteenth Symposium On Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7826,394 +7826,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00713591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide capture using chemical absorbents: a thermodynamic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581712v1</w:t>
+                <w:t xml:space="preserve">hal-00634114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon dioxide capture using chemical absorbents: a thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès de la Société Francaise de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634103v1</w:t>
+                <w:t xml:space="preserve">hal-00581712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
+                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
+              <w:t xml:space="preserve">XIIIe congrès de la Société Francaise de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634114v1</w:t>
+                <w:t xml:space="preserve">hal-00634103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental thermodynamic study of CO2 capture using chemical absorbents.</w:t>
               </w:r>
@@ -8238,51 +8238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8359,51 +8359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8480,51 +8480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8664,269 +8664,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of systems {CO2-AMINE-WATER} for CO2 capture processes</w:t>
+                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581722v1</w:t>
+                <w:t xml:space="preserve">hal-00634111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique de la dissolution des gaz acides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic study of systems {CO2-AMINE-WATER} for CO2 capture processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils de la Thermodynamique des Fluides et de la Thermodynamique Energétique pour un procédé optimisé SFGP - SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581755v1</w:t>
+                <w:t xml:space="preserve">hal-00581722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of calorimetry to study carbon dioxide dissolution in aqueous solutions of amines</w:t>
               </w:r>
@@ -8951,51 +8951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9027,459 +9027,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique de la dissolution des gaz acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Les outils de la Thermodynamique des Fluides et de la Thermodynamique Energétique pour un procédé optimisé SFGP - SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634111v1</w:t>
+                <w:t xml:space="preserve">hal-00581755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpies molaires d'excès de systèmes {amine + eau} en fonction de la température et de la pression - données expérimentales et corrélations avec le modèle modifié UNIFAC de Dortmund</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unifac Model for Prediction of Excess Properties for {Water-Amine} Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes journées francophones des jeunes physico-chimistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Austrans, France</w:t>
+              <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545148v1</w:t>
+                <w:t xml:space="preserve">hal-00493825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifac Model for Prediction of Excess Properties for {Water-Amine} Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enthalpies molaires d'excès de systèmes {amine + eau} en fonction de la température et de la pression - données expérimentales et corrélations avec le modèle modifié UNIFAC de Dortmund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">11emes journées francophones des jeunes physico-chimistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Austrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493825v1</w:t>
+                <w:t xml:space="preserve">hal-00545148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions super-ambiantes: enthalpies, capacités calorifiques isobares, densités, viscosités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés en rupture pour le captage du CO2: Amines Démixantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP : Données thermophysiques : Acquisitions, traitement et utilisation des banques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Skiminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490946v1</w:t>
+                <w:t xml:space="preserve">hal-00545141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of CO2 capture using chemical absorbents</w:t>
               </w:r>
@@ -9491,51 +9517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9567,135 +9593,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés en rupture pour le captage du CO2: Amines Démixantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions super-ambiantes: enthalpies, capacités calorifiques isobares, densités, viscosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skiminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SFGP : Données thermophysiques : Acquisitions, traitement et utilisation des banques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545141v1</w:t>
+                <w:t xml:space="preserve">hal-00490946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess Molar Enthalpies for Various {Amine + Water} Systems as Function of Temperature and Pressure - Experimental Measurements and Correlations Using Redlich-Kister and Dortmund Modified UNIFAC Models</w:t>
               </w:r>
@@ -9720,51 +9720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9828,51 +9828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9936,51 +9936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10012,230 +10012,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00512067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of amine structure on CO2 absorption properties: thermodynamic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Modeling of Enthalpy of Solution of Carbon Dioxyde in Aqueous Solution of Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain. pp.295-300</w:t>
+              <w:t xml:space="preserve">Seventeenth Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405669v1</w:t>
+                <w:t xml:space="preserve">hal-00405663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Enthalpy of Solution of Carbon Dioxyde in Aqueous Solution of Amine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of amine structure on CO2 absorption properties: thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boulder, United States</w:t>
+              <w:t xml:space="preserve">24th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405663v1</w:t>
+                <w:t xml:space="preserve">hal-00405669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous amine solutions</w:t>
               </w:r>
@@ -10247,51 +10247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10355,51 +10355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10558,51 +10558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Study of Ternary Systems {CO2-Amine-Water} for CO2 Capture Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10653,51 +10653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution of CO2 in aqueous solutions of alkanolamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10787,51 +10787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10863,367 +10863,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+                <w:t xml:space="preserve">Modeling of enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">23rd european symposium on applied thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, cannes, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413674v1</w:t>
+                <w:t xml:space="preserve">hal-00265393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Study of ternary systems {CO2-AMINE-WATER} at temperature up to 353 K and pressure up to 2 MPa.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
+                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mougin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Jersey City, United States</w:t>
+              <w:t xml:space="preserve">1st Congress of the Federation on Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325566v1</w:t>
+                <w:t xml:space="preserve">hal-00359503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Study of ternary systems {CO2-AMINE-WATER} at temperature up to 353 K and pressure up to 2 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd european symposium on applied thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, cannes, France. pp.00</w:t>
+              <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Jersey City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265393v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11232,133 +11232,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gefflaut</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of the Federation on Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359503v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental data for modeling the capture of CO2 by aqueous alkanolamine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11422,51 +11422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of solubility and enthalpy of solution of CO2 in amines aqueous solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11543,51 +11543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11638,51 +11638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11733,51 +11733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures expérimentales pour définir un solvant permettant la capture du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11858,51 +11858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpie de dissolution et solubilité de CO2 dans des solutions aqueuses d'alcanolamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12490,51 +12490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12572,51 +12572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of enthalpy of dissolution and solubility of CO2 in aqueous 2-amino-2-methyl-1-propanol (AMP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12706,51 +12706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13737,51 +13737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13829,51 +13829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14005,51 +14005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14249,51 +14249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajlaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rodier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Liborio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.106006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Garc&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cobos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Almantariotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pensado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. N. Gunaratne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Arcis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaitseva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Laavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ojala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mesones Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lowe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5008444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie501589j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5002158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N&#233;not" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Majer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Koschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401947h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201012e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-011-9790-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKMZ1WRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandi&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Almantariotis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304501p" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL8GW4Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2002946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9P2X7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912176n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TKVS837-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMS4LJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G567XLJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct2008.01.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061180" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BZ91N7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCT.2006.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHS5T5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rowland Lowe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875076v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875102v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681399v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718882v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Tremaine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tremaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545141v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413674v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325566v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265393v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359503v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Hynek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hnedkovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polednicek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hykrda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Coulier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lowe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisy William" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11954-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TVR0GKWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajlaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rodier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Liborio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.106006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Garc&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cobos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Almantariotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pensado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. N. Gunaratne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Arcis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaitseva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Laavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ojala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mesones Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lowe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5008444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie501589j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5002158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N&#233;not" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Majer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Koschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401947h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201012e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-011-9790-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKMZ1WRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandi&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200508" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL8GW4Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Almantariotis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304501p" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2002946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9P2X7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912176n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TKVS837-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G567XLJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMS4LJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct2008.01.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061180" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BZ91N7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCT.2006.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHS5T5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rowland Lowe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Tremaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tremaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Hynek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hnedkovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polednicek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hykrda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Coulier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lowe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisy William" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11954-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TVR0GKWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>