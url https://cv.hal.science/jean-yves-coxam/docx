--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1636,386 +1636,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DACOOTA: Amines démixantes pour le captage du CO2 ; approche thermodynamique et spectroscopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934639v1</w:t>
+                <w:t xml:space="preserve">hal-00875088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid equilibria in demixing amines: a thermodynamic approach</w:t>
+                <w:t xml:space="preserve">DACOOTA: Amines démixantes pour le captage du CO2 ; approche thermodynamique et spectroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Nénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934258v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid-liquid equilibria in demixing amines: a thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 3, pp.01024. </w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.01031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875088v1</w:t>
+                <w:t xml:space="preserve">hal-00934258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
               </w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (40), pp.14483-14491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2799,290 +2799,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulations of Primary Alkanolamines Using an Extendable Force Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+                <w:t xml:space="preserve">Absorption of carbon dioxide, nitrous oxide, ethane and nitrogen by 1-alkyl-3-methylimidazolium (C(n)mim, n = 2,4,6) tris(pentafluoroethyl)trifluorophosphate ionic liquids (eFAP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fandiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Pensado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201200508⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (26), pp.7728-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp304501p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743290v1</w:t>
+                <w:t xml:space="preserve">hal-00754964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of carbon dioxide, nitrous oxide, ethane and nitrogen by 1-alkyl-3-methylimidazolium (C(n)mim, n = 2,4,6) tris(pentafluoroethyl)trifluorophosphate ionic liquids (eFAP).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. S. Pensado</w:t>
+                <w:t xml:space="preserve">Molecular Simulations of Primary Alkanolamines Using an Extendable Force Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (17), pp.3866-3874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201200508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp304501p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00754964v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
               </w:r>
@@ -3157,89 +3157,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3254,267 +3254,267 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634139v1</w:t>
+                <w:t xml:space="preserve">hal-00674685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674685v1</w:t>
+                <w:t xml:space="preserve">hal-00964759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines.</w:t>
+                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964759v1</w:t>
+                <w:t xml:space="preserve">hal-00634139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of Solution of Carbon Dioxide in Aqueous Solutions of Monoethanolamine at Temperatures of 322.5 K and 372.9 K and Pressures up to 5 MPa</w:t>
               </w:r>
@@ -3986,51 +3986,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T = 372.9 K and pressures up to 5 MPa.</w:t>
+                <w:t xml:space="preserve">Modeling of vapor-liquid equilibrium and enthalpy of solution of carbon dioxide (CO2) in aqueous methyldiethanolamine (MDEA) solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
@@ -4052,114 +4052,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.836-841. </w:t>
+              <w:t xml:space="preserve">, 2009, 41, pp.783-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359682v1</w:t>
+                <w:t xml:space="preserve">hal-00358105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of vapor-liquid equilibrium and enthalpy of solution of carbon dioxide (CO2) in aqueous methyldiethanolamine (MDEA) solutions</w:t>
+                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T = 372.9 K and pressures up to 5 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
@@ -4181,90 +4181,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 41, pp.783-789. </w:t>
+              <w:t xml:space="preserve">, 2009, 41, pp.836-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jct.2009.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358105v1</w:t>
+                <w:t xml:space="preserve">hal-00359682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T= 322.5 K and pressure up to 5 MPa</w:t>
               </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46, pp.1421-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4638,51 +4638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 247, pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5182,580 +5182,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique de la dissolution du CO2 dans les solutions aqueuses d'amines</w:t>
+                <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ad/ab-sorption de gaz : thermodynamique et procédés ; journée thématique Thermodynamique de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">5th INTERNATIONAL ACID GAS INJECTION SYMPOSIUM (AGIS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAS LIQUIDS ENGINEERING, May 2015, BANFF, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262666v1</w:t>
+                <w:t xml:space="preserve">hal-01226160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties for dissolution of CO2 in aqueous amine solutions</w:t>
+                <w:t xml:space="preserve">Modélisation thermodynamique de la dissolution du CO2 dans les solutions aqueuses d'amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nondas Voutsas, Jun 2015, athenes, Greece</w:t>
+              <w:t xml:space="preserve">ad/ab-sorption de gaz : thermodynamique et procédés ; journée thématique Thermodynamique de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262665v1</w:t>
+                <w:t xml:space="preserve">hal-01262666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
+                <w:t xml:space="preserve">Thermodynamic properties for dissolution of CO2 in aqueous amine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th INTERNATIONAL ACID GAS INJECTION SYMPOSIUM (AGIS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAS LIQUIDS ENGINEERING, May 2015, BANFF, Canada</w:t>
+              <w:t xml:space="preserve">28th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nondas Voutsas, Jun 2015, athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226160v1</w:t>
+                <w:t xml:space="preserve">hal-01262665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIQUID-LIQUID EQUILIBRIUMS IN AQUEOUS SOLUTIONS OF DEMIXING AMINES : from visual techniques to calorimetric determinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination and modeling of enthalpy of solution of carbon dioxide in aqueous solutions of demixing amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mesones Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Journées d’Etude des Equilibres entre Phases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098016v1</w:t>
+                <w:t xml:space="preserve">hal-01098027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of enthalpy of solution of carbon dioxide in aqueous solutions of demixing amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIQUID-LIQUID EQUILIBRIUMS IN AQUEOUS SOLUTIONS OF DEMIXING AMINES : from visual techniques to calorimetric determinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, durban, South Africa</w:t>
+              <w:t xml:space="preserve">40eme Journées d’Etude des Equilibres entre Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098027v1</w:t>
+                <w:t xml:space="preserve">hal-01098016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing calorimetry in aqueous solutions: energetic properties for CCS concerns</w:t>
               </w:r>
@@ -5860,524 +5860,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
+                <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795303v1</w:t>
+                <w:t xml:space="preserve">hal-00875082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and storage of carbon dioxide: thermodynamic studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School of Science and Engineering,Tokyo Denky University.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEEP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934630v1</w:t>
+                <w:t xml:space="preserve">hal-00795303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capture and storage of carbon dioxide: thermodynamic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">School of Science and Engineering,Tokyo Denky University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saitama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875076v1</w:t>
+                <w:t xml:space="preserve">hal-00934630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875102v1</w:t>
+                <w:t xml:space="preserve">hal-00875076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875082v1</w:t>
+                <w:t xml:space="preserve">hal-00875102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of molecular simulation and calorimetric experiments to describe energies of interaction in {alkanolamine + water} systems</w:t>
               </w:r>
@@ -6687,87 +6687,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEEP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130301031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795293v1</w:t>
@@ -8193,51 +8193,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental thermodynamic study of CO2 capture using chemical absorbents.</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of CO2 capture using demixing solvents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
@@ -8290,75 +8290,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Calorimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Oahu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581697v1</w:t>
+                <w:t xml:space="preserve">hal-00581695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of CO2 capture using demixing solvents.</w:t>
+                <w:t xml:space="preserve">An experimental thermodynamic study of CO2 capture using chemical absorbents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
@@ -8411,51 +8411,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Calorimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Oahu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581695v1</w:t>
+                <w:t xml:space="preserve">hal-00581697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental dissociation constants of amines at temperature up to 343 K</w:t>
               </w:r>
@@ -8664,51 +8664,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of systems {CO2-AMINE-WATER} for CO2 capture processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
@@ -8739,194 +8739,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634111v1</w:t>
+                <w:t xml:space="preserve">hal-00581722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of systems {CO2-AMINE-WATER} for CO2 capture processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique de la dissolution des gaz acides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">Les outils de la Thermodynamique des Fluides et de la Thermodynamique Energétique pour un procédé optimisé SFGP - SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581722v1</w:t>
+                <w:t xml:space="preserve">hal-00581755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of calorimetry to study carbon dioxide dissolution in aqueous solutions of amines</w:t>
               </w:r>
@@ -9027,514 +9027,488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique de la dissolution des gaz acides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les outils de la Thermodynamique des Fluides et de la Thermodynamique Energétique pour un procédé optimisé SFGP - SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Nancy, France</w:t>
+              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581755v1</w:t>
+                <w:t xml:space="preserve">hal-00634111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifac Model for Prediction of Excess Properties for {Water-Amine} Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+                <w:t xml:space="preserve">Procédés en rupture pour le captage du CO2: Amines Démixantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Skiminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493825v1</w:t>
+                <w:t xml:space="preserve">hal-00545141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpies molaires d'excès de systèmes {amine + eau} en fonction de la température et de la pression - données expérimentales et corrélations avec le modèle modifié UNIFAC de Dortmund</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions super-ambiantes: enthalpies, capacités calorifiques isobares, densités, viscosités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11emes journées francophones des jeunes physico-chimistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Austrans, France</w:t>
+              <w:t xml:space="preserve">SFGP : Données thermophysiques : Acquisitions, traitement et utilisation des banques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545148v1</w:t>
+                <w:t xml:space="preserve">hal-00490946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés en rupture pour le captage du CO2: Amines Démixantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unifac Model for Prediction of Excess Properties for {Water-Amine} Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skiminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545141v1</w:t>
+                <w:t xml:space="preserve">hal-00493825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of CO2 capture using chemical absorbents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enthalpies molaires d'excès de systèmes {amine + eau} en fonction de la température et de la pression - données expérimentales et corrélations avec le modèle modifié UNIFAC de Dortmund</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9547,155 +9521,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCAE "adapting to climate change: agriculture and ecosystems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">11emes journées francophones des jeunes physico-chimistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Austrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545139v1</w:t>
+                <w:t xml:space="preserve">hal-00545148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions super-ambiantes: enthalpies, capacités calorifiques isobares, densités, viscosités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic study of CO2 capture using chemical absorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP : Données thermophysiques : Acquisitions, traitement et utilisation des banques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACCAE "adapting to climate change: agriculture and ecosystems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490946v1</w:t>
+                <w:t xml:space="preserve">hal-00545139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess Molar Enthalpies for Various {Amine + Water} Systems as Function of Temperature and Pressure - Experimental Measurements and Correlations Using Redlich-Kister and Dortmund Modified UNIFAC Models</w:t>
               </w:r>
@@ -10215,243 +10215,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous amine solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase equilibria and thermodynamic properties of {H2O-Amine} and {CO2- H2O-Amine} systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92nd Canadian Chemistry Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hamilton, Canada</w:t>
+              <w:t xml:space="preserve">Equifase 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Algarves, Portugal. pp.xx-yy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554245v1</w:t>
+                <w:t xml:space="preserve">hal-00405413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria and thermodynamic properties of {H2O-Amine} and {CO2- H2O-Amine} systems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous amine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equifase 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Algarves, Portugal. pp.xx-yy</w:t>
+              <w:t xml:space="preserve">92nd Canadian Chemistry Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405413v1</w:t>
+                <w:t xml:space="preserve">hal-00554245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fluorination in ionic liquids for selective absorption of carbon dioxide</w:t>
               </w:r>
@@ -10647,675 +10647,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of CO2 in aqueous solutions of alkanolamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">23rd european symposium on applied thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, cannes, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344499v1</w:t>
+                <w:t xml:space="preserve">hal-00265393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of ternary systems CO2 –ALKANOLAMINE - WATER at temperature up to 373 K and pressure up to 5 MPa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
+                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, jerseycity, United States</w:t>
+              <w:t xml:space="preserve">1st Congress of the Federation on Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325562v1</w:t>
+                <w:t xml:space="preserve">hal-00359503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd european symposium on applied thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, cannes, France. pp.00</w:t>
+              <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265393v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+                <w:t xml:space="preserve">Dissolution of CO2 in aqueous solutions of alkanolamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gefflaut</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of the Federation on Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359503v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Study of ternary systems {CO2-AMINE-WATER} at temperature up to 353 K and pressure up to 2 MPa.</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of ternary systems CO2 –ALKANOLAMINE - WATER at temperature up to 373 K and pressure up to 5 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Jersey City, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2008, jerseycity, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325566v1</w:t>
+                <w:t xml:space="preserve">hal-00325562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+                <w:t xml:space="preserve">Thermodynamic Study of ternary systems {CO2-AMINE-WATER} at temperature up to 353 K and pressure up to 2 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Jersey City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413674v1</w:t>
+                <w:t xml:space="preserve">hal-00325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental data for modeling the capture of CO2 by aqueous alkanolamine solutions</w:t>
               </w:r>
@@ -11619,247 +11619,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
+                <w:t xml:space="preserve">Mesures expérimentales pour définir un solvant permettant la capture du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Mokbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Baskali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Rueil Malmaison, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR "Captage et stockage du CO2"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261382v1</w:t>
+                <w:t xml:space="preserve">hal-00345771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures expérimentales pour définir un solvant permettant la capture du CO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mougin</w:t>
+                <w:t xml:space="preserve">Enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR "Captage et stockage du CO2"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Pau, France</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345771v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00261382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpie de dissolution et solubilité de CO2 dans des solutions aqueuses d'alcanolamines</w:t>
               </w:r>
@@ -11979,51 +11979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.377-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12080,51 +12080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Protoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12300,51 +12300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12395,51 +12395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12458,243 +12458,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data for capture and sequestration of acid gases in aqueous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of enthalpy of dissolution and solubility of CO2 in aqueous 2-amino-2-methyl-1-propanol (AMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Albi, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010182v1</w:t>
+                <w:t xml:space="preserve">hal-00345775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of enthalpy of dissolution and solubility of CO2 in aqueous 2-amino-2-methyl-1-propanol (AMP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic data for capture and sequestration of acid gases in aqueous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Koschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">WasteEng2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345775v1</w:t>
+                <w:t xml:space="preserve">hal-00010182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric measurements for modelling elimination of carbon dioxide by dissolution in aqueous systems</w:t>
               </w:r>
@@ -12719,51 +12719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13711,51 +13711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13992,51 +13992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14249,51 +14249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajlaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rodier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Liborio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.106006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Garc&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cobos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Almantariotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pensado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. N. Gunaratne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Arcis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaitseva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Laavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ojala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mesones Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lowe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5008444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie501589j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5002158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934639v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N&#233;not" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Majer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301024" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Koschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401947h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201012e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-011-9790-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKMZ1WRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandi&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200508" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL8GW4Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Almantariotis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304501p" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2002946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9P2X7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912176n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TKVS837-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359682v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G567XLJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358105v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMS4LJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct2008.01.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061180" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BZ91N7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCT.2006.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHS5T5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rowland Lowe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226160v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934630v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875076v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875102v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875082v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Tremaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tremaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581755v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493825v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545141v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545139v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554245v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405413v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344499v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325562v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265393v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325566v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413674v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261382v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345771v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Hynek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hnedkovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polednicek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hykrda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010182v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345775v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Coulier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lowe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisy William" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11954-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TVR0GKWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajlaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rodier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Liborio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.106006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Garc&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cobos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Almantariotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pensado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. N. Gunaratne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Arcis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaitseva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Laavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ojala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mesones Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lowe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5008444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie501589j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5002158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cox" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Majer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Koschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401947h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201012e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-011-9790-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKMZ1WRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandi&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Almantariotis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304501p" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL8GW4Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2002946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9P2X7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912176n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TKVS837-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMS4LJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G567XLJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct2008.01.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061180" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BZ91N7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCT.2006.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHS5T5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rowland Lowe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Tremaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tremaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Hynek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hnedkovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polednicek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hykrda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Coulier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lowe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisy William" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11954-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TVR0GKWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>