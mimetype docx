--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -887,659 +887,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and Experimental Study of the Energetic Cost Involved in the Capture of Carbon Dioxide by Aqueous Mixtures of Commonly Used Primary and Tertiary Amines</w:t>
+                <w:t xml:space="preserve">Isothermal and Isobaric Vapor Liquid Equilibrium and Excess Molar Enthalpy of the Binary Mixtures of 2-Methoxy-2-methylpropane+2-Methyl-2-butanol or+2-Butanol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
+                <w:t xml:space="preserve">Anna Zaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helena Laavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Ojala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.2655-2664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01246992v1</w:t>
+                <w:t xml:space="preserve">hal-01216096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal and Isobaric Vapor Liquid Equilibrium and Excess Molar Enthalpy of the Binary Mixtures of 2-Methoxy-2-methylpropane+2-Methyl-2-butanol or+2-Butanol.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helena Laavi</w:t>
+                <w:t xml:space="preserve">Excess Molar Enthalpies and Heat Capacities of {2-Methylpiperidine–Water} and {N-Methylpiperidine–Water} Systems of Low to Moderate Amine Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo Ojala</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Javier Mesones Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60, pp.2655-2664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.5b00300⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je5008444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216096v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess Molar Enthalpies and Heat Capacities of {2-Methylpiperidine–Water} and {N-Methylpiperidine–Water} Systems of Low to Moderate Amine Compositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic and Experimental Study of the Energetic Cost Involved in the Capture of Carbon Dioxide by Aqueous Mixtures of Commonly Used Primary and Tertiary Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je5008444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b04191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157380v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of Solution of CO2 in Aqueous Solutions of Primary Alkanolamines: A Comparative Study of Hindered and Nonhindered Amine-Based Solvents.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+                <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53, pp.10876-10885. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie501589j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084197v1</w:t>
+                <w:t xml:space="preserve">hal-01187689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sterpenich</w:t>
+                <w:t xml:space="preserve">Enthalpy of Solution of CO2 in Aqueous Solutions of Primary Alkanolamines: A Comparative Study of Hindered and Nonhindered Amine-Based Solvents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Privat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 63, pp.3160-3171. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.10876-10885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2014.11.341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie501589j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187689v1</w:t>
+                <w:t xml:space="preserve">hal-01084197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Alkanolamines with Water: Excess Enthalpies and Hydrogen Bonding</w:t>
               </w:r>
@@ -1551,51 +1551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1636,2058 +1636,2058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01080203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protonation of alkanolamines and cyclic amines in water at temperatures from 293.15 to 373.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.01024. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86 (2), pp.233-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2014-5017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875088v1</w:t>
+                <w:t xml:space="preserve">hal-00919837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DACOOTA: Amines démixantes pour le captage du CO2 ; approche thermodynamique et spectroscopique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934639v1</w:t>
+                <w:t xml:space="preserve">hal-00875088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid equilibria in demixing amines: a thermodynamic approach</w:t>
+                <w:t xml:space="preserve">DACOOTA: Amines démixantes pour le captage du CO2 ; approche thermodynamique et spectroscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Nénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934258v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-liquid equilibria in demixing amines: a thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.01031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875104v1</w:t>
+                <w:t xml:space="preserve">hal-00934258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy and Solubility Data of H2S in Aqueous Salt Solutions at Conditions of Interest for Geological Sequestration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934628v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Enthalpy and Solubility Data of H2S in Aqueous Salt Solutions at Conditions of Interest for Geological Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Koschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (40), pp.14483-14491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie401947h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875087v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonation of alkanolamines and cyclic amines in water at temperatures from 293.15 to 373.15 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2014-5017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00919837v1</w:t>
+                <w:t xml:space="preserve">hal-00875087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and Modeling of Enthalpy of Solution of Carbon Dioxide in Aqueous Solutions of Diethanolamine at Temperatures of (322.5 and 372.9) K and Pressures up to 3 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (xx)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667736v1</w:t>
+                <w:t xml:space="preserve">hal-00674691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation constants of protonated amines in water at temperatures from 293.15 K to 343.15 K</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+                <w:t xml:space="preserve">Measurement and Modeling of Enthalpy of Solution of Carbon Dioxide in Aqueous Solutions of Diethanolamine at Temperatures of (322.5 and 372.9) K and Pressures up to 3 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10953-011-9790-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (4), pp.840-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je201012e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00656776v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the heat of solution and solubility of carbon dioxide in 1-hexyl-3-methylimidazolium bis[trifluoromethylsulfonyl]amide and 1-octyl-3-methylimidazolium bis[trifluoromethylsulfonyl]amide.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dissociation constants of protonated amines in water at temperatures from 293.15 K to 343.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.130-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10953-011-9790-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of carbon dioxide, nitrous oxide, ethane and nitrogen by 1-alkyl-3-methylimidazolium (C(n)mim, n = 2,4,6) tris(pentafluoroethyl)trifluorophosphate ionic liquids (eFAP).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Direct measurement of the heat of solution and solubility of carbon dioxide in 1-hexyl-3-methylimidazolium bis[trifluoromethylsulfonyl]amide and 1-octyl-3-methylimidazolium bis[trifluoromethylsulfonyl]amide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Fandiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10, pp.329-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754964v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulations of Primary Alkanolamines Using an Extendable Force Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (17), pp.3866-3874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cphc.201200508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Absorption of carbon dioxide, nitrous oxide, ethane and nitrogen by 1-alkyl-3-methylimidazolium (C(n)mim, n = 2,4,6) tris(pentafluoroethyl)trifluorophosphate ionic liquids (eFAP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stevanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fandiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Pensado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (26), pp.7728-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp304501p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674691v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+                <w:t xml:space="preserve">Enthalpy of Solution of Carbon Dioxide in Aqueous Solutions of Monoethanolamine at Temperatures of 322.5 K and 372.9 K and Pressures up to 5 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (8), pp.3351-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je2002946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674685v1</w:t>
+                <w:t xml:space="preserve">hal-00609074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines.</w:t>
+                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964759v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique expérimentale de l'absorption du CO2 par des solutions aqueuses d'amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634139v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of Solution of Carbon Dioxide in Aqueous Solutions of Monoethanolamine at Temperatures of 322.5 K and 372.9 K and Pressures up to 5 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je2002946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00609074v1</w:t>
+                <w:t xml:space="preserve">hal-00964759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of absorption and limit of solubility of CO2 in aqueous solutions of 2-amino-2-hydroxymethyl-1,3-propanediol, 2-[2-(dimethyl-amino)ethoxy] ethanol and 3-dimethyl-amino-1-propanol at T = 313.15 K and 353.15 K and pressures up to 2 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (6), pp.773-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,64 +3772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.3608-3617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,64 +3889,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 296, pp.206-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3992,90 +3992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of vapor-liquid equilibrium and enthalpy of solution of carbon dioxide (CO2) in aqueous methyldiethanolamine (MDEA) solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.783-789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4121,90 +4121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T = 372.9 K and pressures up to 5 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.836-841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4250,90 +4250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of methyldiethanolamine at T= 322.5 K and pressure up to 5 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40, pp.1022-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4361,328 +4361,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00261145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy and Solubility Data of H2S in Water at Conditions of Interest for Geological Sequestration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of 2-amino-2-methyl-1-propanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.1421-1430. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39, pp.878-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie061180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.JCT.2006.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265929v1</w:t>
+                <w:t xml:space="preserve">hal-00261138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous solutions of 2-amino-2-methyl-1-propanol</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Enthalpy and Solubility Data of H2S in Water at Conditions of Interest for Geological Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Koschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39, pp.878-887. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.1421-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JCT.2006.11.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie061180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261138v1</w:t>
+                <w:t xml:space="preserve">hal-00265929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy and solubility data of CO2 in water and NaCl(aq) at conditions of interest for geological sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 247, pp.107-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4733,243 +4733,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les amines demixantes pour le captage du co2 : une approche thermodynamique (projet anr dacoota)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic approach of CO2-methanol mixtures for frigorific cycles : energetic and volumetric considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynaud Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Rowland Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCAT48 – Les techniques d’analyse thermique et de calorimétrie appliquées à la caractérisation des matériaux et fluides pour l’énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, rueil malmaison, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Thermodynamic Engineering of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tarragona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696460v1</w:t>
+                <w:t xml:space="preserve">hal-01696476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of CO2-methanol mixtures for frigorific cycles : energetic and volumetric considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les amines demixantes pour le captage du co2 : une approche thermodynamique (projet anr dacoota)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raynaud Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+                <w:t xml:space="preserve">Alexander Rowland Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Thermodynamic Engineering of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tarragona, Spain</w:t>
+              <w:t xml:space="preserve">JCAT48 – Les techniques d’analyse thermique et de calorimétrie appliquées à la caractérisation des matériaux et fluides pour l’énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, rueil malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01696476v1</w:t>
+                <w:t xml:space="preserve">hal-01696460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t>
               </w:r>
@@ -5074,3146 +5074,3146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01409671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of CO2 capture, combination of experimental study and modeling</w:t>
+                <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acid Gas Injection Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gas Liquids Engineering, May 2015, BANFF, Canada</w:t>
+              <w:t xml:space="preserve">5th INTERNATIONAL ACID GAS INJECTION SYMPOSIUM (AGIS V)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAS LIQUIDS ENGINEERING, May 2015, BANFF, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226148v1</w:t>
+                <w:t xml:space="preserve">hal-01226160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
+                <w:t xml:space="preserve">Modélisation thermodynamique de la dissolution du CO2 dans les solutions aqueuses d'amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th INTERNATIONAL ACID GAS INJECTION SYMPOSIUM (AGIS V)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAS LIQUIDS ENGINEERING, May 2015, BANFF, Canada</w:t>
+              <w:t xml:space="preserve">ad/ab-sorption de gaz : thermodynamique et procédés ; journée thématique Thermodynamique de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226160v1</w:t>
+                <w:t xml:space="preserve">hal-01262666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique de la dissolution du CO2 dans les solutions aqueuses d'amines</w:t>
+                <w:t xml:space="preserve">Thermodynamic properties for dissolution of CO2 in aqueous amine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ad/ab-sorption de gaz : thermodynamique et procédés ; journée thématique Thermodynamique de la SFGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">28th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nondas Voutsas, Jun 2015, athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262666v1</w:t>
+                <w:t xml:space="preserve">hal-01262665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic properties for dissolution of CO2 in aqueous amine solutions</w:t>
+                <w:t xml:space="preserve">Thermodynamic approach of CO2 capture, combination of experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Coxam</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nondas Voutsas, Jun 2015, athenes, Greece</w:t>
+              <w:t xml:space="preserve">Acid Gas Injection Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gas Liquids Engineering, May 2015, BANFF, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262665v1</w:t>
+                <w:t xml:space="preserve">hal-01226148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination and modeling of enthalpy of solution of carbon dioxide in aqueous solutions of demixing amines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing calorimetry in aqueous solutions: energetic properties for CCS concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Liborio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, durban, South Africa</w:t>
+              <w:t xml:space="preserve">European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098027v1</w:t>
+                <w:t xml:space="preserve">hal-01098032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIQUID-LIQUID EQUILIBRIUMS IN AQUEOUS SOLUTIONS OF DEMIXING AMINES : from visual techniques to calorimetric determinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination and modeling of enthalpy of solution of carbon dioxide in aqueous solutions of demixing amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Mesones Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40eme Journées d’Etude des Equilibres entre Phases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098016v1</w:t>
+                <w:t xml:space="preserve">hal-01098027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing calorimetry in aqueous solutions: energetic properties for CCS concerns</w:t>
+                <w:t xml:space="preserve">LIQUID-LIQUID EQUILIBRIUMS IN AQUEOUS SOLUTIONS OF DEMIXING AMINES : from visual techniques to calorimetric determinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">40eme Journées d’Etude des Equilibres entre Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098032v1</w:t>
+                <w:t xml:space="preserve">hal-01098016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
+                <w:t xml:space="preserve">Absorbants pour le captage du CO2: complémentarité expérience-simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Groupe de recherche thermodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875082v1</w:t>
+                <w:t xml:space="preserve">hal-00919812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
+                <w:t xml:space="preserve">Etude des interactions dans les mélanges {eau+alcanolamine} par simulation moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795303v1</w:t>
+                <w:t xml:space="preserve">hal-00875082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture and storage of carbon dioxide: thermodynamic studies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Flow calorimetry: a technique for caracterisation of liquid-liquid and liquid-gas systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School of Science and Engineering,Tokyo Denky University.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEEP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934630v1</w:t>
+                <w:t xml:space="preserve">hal-00795303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Capture and storage of carbon dioxide: thermodynamic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">School of Science and Engineering,Tokyo Denky University.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saitama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875076v1</w:t>
+                <w:t xml:space="preserve">hal-00934630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875102v1</w:t>
+                <w:t xml:space="preserve">hal-00875076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of molecular simulation and calorimetric experiments to describe energies of interaction in {alkanolamine + water} systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des amines démixantes pour l'absorption du CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Solution Chemistry, 33ICSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">XIVe congrès de la Société Française de Génie des Procédés, SFGP2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875078v1</w:t>
+                <w:t xml:space="preserve">hal-00875102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
+                <w:t xml:space="preserve">Combination of molecular simulation and calorimetric experiments to describe energies of interaction in {alkanolamine + water} systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés: Propriétés de transport et de transfert dans le génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Solution Chemistry, 33ICSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875080v1</w:t>
+                <w:t xml:space="preserve">hal-00875078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés thermophysiques des amines démixantes pour le captage du CO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La calorimétrie à écoulement: une technique pour la caractérisation des systèmes liquide-liquide et liquide-vapeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés: Propriétés de transport et de transfert dans le génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835337v1</w:t>
+                <w:t xml:space="preserve">hal-00875080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid equilibria in demixing amines : A thermodynamic approach</w:t>
+                <w:t xml:space="preserve">Etude des propriétés thermophysiques des amines démixantes pour le captage du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEEP 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique, JCAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795293v1</w:t>
+                <w:t xml:space="preserve">hal-00835337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbants pour le captage du CO2: complémentarité expérience-simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid-liquid equilibria in demixing amines : A thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de recherche thermodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JEEP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.01031, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919812v1</w:t>
+                <w:t xml:space="preserve">hal-00795293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for understanding the thermophysic properties of aqueous solutions of demixing amines for CO2 capture processes applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">THE USE OF CALORIMETRY FOR CARBON CAPTURE AND STORAGE (CCS) APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter R. Tremaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCT 2012 and the 67th Calorimetry Conference</w:t>
+              <w:t xml:space="preserve">ICCT 2012 and 67th calorimetry conference - Workshop " New Developments in Thermal Analysis and Calorimetry (including high temperature and pressure) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718882v1</w:t>
+                <w:t xml:space="preserve">hal-00718884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions superambiantes : dH, Cp ,rho, eta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of CO2 absorption in aqueous ethanolamine solutions: experimental study of the enthalpy of solution by flow calorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFGP Groupe de travail thermodynamique : Les électrolytes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Eighteenth Symposium On Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Boulder, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743281v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00713591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular force field for alcanolamines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for understanding the thermophysic properties of aqueous solutions of demixing amines for CO2 capture processes applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Tremaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial use of Molecular Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICCT 2012 and the 67th Calorimetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681399v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for understanding the thermophysical properties of the dissolution of CO2 in aqueous solutions of demixing amines</w:t>
+                <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions superambiantes : dH, Cp ,rho, eta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Tremaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Symposium of Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">Colloque SFGP Groupe de travail thermodynamique : Les électrolytes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743263v1</w:t>
+                <w:t xml:space="preserve">hal-00743281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and predicted excess molar volumes and enthalpies of binary systems containing furan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+                <w:t xml:space="preserve">Molecular force field for alcanolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on chemical thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
+              <w:t xml:space="preserve">Industrial use of Molecular Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780469v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Alcanolamine-water interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategy for understanding the thermophysical properties of the dissolution of CO2 in aqueous solutions of demixing amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Tremaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Symposium of Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743272v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Force Field for Alkanolamines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and predicted excess molar volumes and enthalpies of binary systems containing furan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Chemical Thermodynamics ICCT2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Búzios, Brazil</w:t>
+              <w:t xml:space="preserve">International conference on chemical thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767142v1</w:t>
+                <w:t xml:space="preserve">hal-00780469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE USE OF CALORIMETRY FOR CARBON CAPTURE AND STORAGE (CCS) APPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Understanding Alcanolamine-water interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCT 2012 and 67th calorimetry conference - Workshop " New Developments in Thermal Analysis and Calorimetry (including high temperature and pressure) "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Buzios, Brazil</w:t>
+              <w:t xml:space="preserve">26th European Symposium of Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718884v1</w:t>
+                <w:t xml:space="preserve">hal-00743272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of CO2 absorption in aqueous ethanolamine solutions: experimental study of the enthalpy of solution by flow calorimetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Molecular Force Field for Alkanolamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rodier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth Symposium On Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Boulder, Colorado, United States</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Chemical Thermodynamics ICCT2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Búzios, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00713591v1</w:t>
+                <w:t xml:space="preserve">hal-00767142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
+                <w:t xml:space="preserve">Carbon dioxide capture using chemical absorbents: a thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634114v1</w:t>
+                <w:t xml:space="preserve">hal-00581712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide capture using chemical absorbents: a thermodynamic approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">XIIIe congrès de la Société Francaise de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581712v1</w:t>
+                <w:t xml:space="preserve">hal-00634103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude thermodynamique des équilibres liquide-liquide de systèmes {eau-amine} présentant un domaine de miscibilité partielle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation thermodynamique des enthalpies d'absorption du CO2 par des solutions aqueuses d'amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIe congrès de la Société Francaise de Génie des Procédés</w:t>
+              <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634103v1</w:t>
+                <w:t xml:space="preserve">hal-00634114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of CO2 capture using demixing solvents.</w:t>
               </w:r>
@@ -8238,64 +8238,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Calorimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Oahu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8359,64 +8359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Calorimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Oahu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8480,64 +8480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Calorimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Oahu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8588,51 +8588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8709,64 +8709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Saint Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8830,64 +8830,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les outils de la Thermodynamique des Fluides et de la Thermodynamique Energétique pour un procédé optimisé SFGP - SFT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8951,64 +8951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66th Calorimetry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Oahu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9072,64 +9072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe congrès de la société française de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9148,178 +9148,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés en rupture pour le captage du CO2: Amines Démixantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Coulier</w:t>
+                <w:t xml:space="preserve">Enthalpy of Solution of CO2 in Aqueous Amine Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skiminaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">21st IUPAC International Conference on Chemical Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00545141v1</w:t>
+                <w:t xml:space="preserve">hal-00512067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques expérimentales aux températures et pressions super-ambiantes: enthalpies, capacités calorifiques isobares, densités, viscosités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP : Données thermophysiques : Acquisitions, traitement et utilisation des banques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9383,51 +9383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9491,64 +9491,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11emes journées francophones des jeunes physico-chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Austrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9599,64 +9599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCAE "adapting to climate change: agriculture and ecosystems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9675,567 +9675,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess Molar Enthalpies for Various {Amine + Water} Systems as Function of Temperature and Pressure - Experimental Measurements and Correlations Using Redlich-Kister and Dortmund Modified UNIFAC Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédés en rupture pour le captage du CO2: Amines Démixantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Skiminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493822v1</w:t>
+                <w:t xml:space="preserve">hal-00545141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Properties to Evaluate the Influence of Amine Structure on CO2 Absorption Properties</w:t>
+                <w:t xml:space="preserve">Excess Molar Enthalpies for Various {Amine + Water} Systems as Function of Temperature and Pressure - Experimental Measurements and Correlations Using Redlich-Kister and Dortmund Modified UNIFAC Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël R. Simond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493824v1</w:t>
+                <w:t xml:space="preserve">hal-00493822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enthalpy of Solution of CO2 in Aqueous Amine Solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Properties to Evaluate the Influence of Amine Structure on CO2 Absorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël R. Simond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IUPAC International Conference on Chemical Thermodynamics</w:t>
+              <w:t xml:space="preserve">21th IUPAC International Conference on Chemical Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00512067v1</w:t>
+                <w:t xml:space="preserve">hal-00493824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Enthalpy of Solution of Carbon Dioxyde in Aqueous Solution of Amine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Influence of amine structure on CO2 absorption properties: thermodynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventeenth Symposium on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boulder, United States</w:t>
+              <w:t xml:space="preserve">24th European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405663v1</w:t>
+                <w:t xml:space="preserve">hal-00405669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of amine structure on CO2 absorption properties: thermodynamic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Modeling of Enthalpy of Solution of Carbon Dioxyde in Aqueous Solution of Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain. pp.295-300</w:t>
+              <w:t xml:space="preserve">Seventeenth Symposium on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405669v1</w:t>
+                <w:t xml:space="preserve">hal-00405663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria and thermodynamic properties of {H2O-Amine} and {CO2- H2O-Amine} systems.</w:t>
               </w:r>
@@ -10247,64 +10247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equifase 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Algarves, Portugal. pp.xx-yy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10329,90 +10329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution of CO2 in aqueous amine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92nd Canadian Chemistry Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hamilton, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10437,77 +10437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the fluorination in ionic liquids for selective absorption of carbon dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10558,77 +10558,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Study of Ternary Systems {CO2-Amine-Water} for CO2 Capture Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventeenth Symposium on Thermophysical Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10647,1055 +10647,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic model for {CO2 –H2O- alkanolamine} systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd european symposium on applied thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, cannes, France. pp.00</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265393v1</w:t>
+                <w:t xml:space="preserve">hal-00344500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Gefflaut</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of the Federation on Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359503v1</w:t>
+                <w:t xml:space="preserve">hal-00413674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dissolution of CO2 in aqueous solutions of alkanolamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gefflaut</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Congress of the Federation for Environment Research, "Interactions between physico-chemical and microbiological processes in the environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413674v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of CO2 in aqueous solutions of alkanolamine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic study of ternary systems CO2 –ALKANOLAMINE - WATER at temperature up to 373 K and pressure up to 5 MPa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, jerseycity, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344499v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of ternary systems CO2 –ALKANOLAMINE - WATER at temperature up to 373 K and pressure up to 5 MPa.</w:t>
+                <w:t xml:space="preserve">Thermodynamic Study of ternary systems {CO2-AMINE-WATER} at temperature up to 353 K and pressure up to 2 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, jerseycity, United States</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Jersey City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325562v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00325566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Study of ternary systems {CO2-AMINE-WATER} at temperature up to 353 K and pressure up to 2 MPa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd calorimetry conference, CALCON2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Jersey City, United States</w:t>
+              <w:t xml:space="preserve">23rd european symposium on applied thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, cannes, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325566v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data for modeling the capture of CO2 by aqueous alkanolamine solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Improving carbon dioxide capture by ionic liquids : effect of the fluorination of the cation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Almantariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida F Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gefflaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, cannes, France</w:t>
+              <w:t xml:space="preserve">1st Congress of the Federation on Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265391v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of solubility and enthalpy of solution of CO2 in amines aqueous solutions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Experimental data for modeling the capture of CO2 by aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd calorimetry conference, calcon2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, jersey city, NJ, United States</w:t>
+              <w:t xml:space="preserve">23rd European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265395v1</w:t>
+                <w:t xml:space="preserve">hal-00265391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic model for {CO2 –H2O- alkanolamine} systems.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Modelling of solubility and enthalpy of solution of CO2 in amines aqueous solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Pau, France</w:t>
+              <w:t xml:space="preserve">63rd calorimetry conference, calcon2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, jersey city, NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344500v1</w:t>
+                <w:t xml:space="preserve">hal-00265395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures expérimentales pour définir un solvant permettant la capture du CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11750,77 +11750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpy of solution and solubility of CO2 in aqueous alkanolamine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11845,90 +11845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enthalpie de dissolution et solubilité de CO2 dans des solutions aqueuses d'alcanolamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Arcis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Journées francophones des jeunes physico-chimistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, mautbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11947,823 +11947,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data for modelling sequestration of acid gases in geological brines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of enthalpy of dissolution and solubility of CO2 in aqueous 2-amino-2-methyl-1-propanol (AMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Arcis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2005, pp.377-382</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012494v1</w:t>
+                <w:t xml:space="preserve">hal-00345775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data for carbon dioxyde. Dissolution in aqueous NaCl solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic data for capture and sequestration of acid gases in aqueous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Koschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Protoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">WasteEng2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345774v1</w:t>
+                <w:t xml:space="preserve">hal-00010182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flow instruments for measuring with aqueous systems of environmental interest</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
+                <w:t xml:space="preserve">Thermodynamic data for modelling sequestration of acid gases in geological brines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Koschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.377-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00012529v1</w:t>
+                <w:t xml:space="preserve">hal-00012494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of CO2 and H2S in water under pressure; calorimetric data versus Henry's law constants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic data for carbon dioxyde. Dissolution in aqueous NaCl solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermodynamics 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">29th International Conference on Solution Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Protoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010176v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria in H2S-NaCl-H2O system: data for geological sequestration of hydrogen sulphide</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of flow instruments for measuring with aqueous systems of environmental interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Hynek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hnedkovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Polednicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hykrda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Workshop on Environmental Technologies between the Blaise Pascal University Clermont-Ferrand and the Institute of Chemical Technology Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00010180v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of enthalpy of dissolution and solubility of CO2 in aqueous 2-amino-2-methyl-1-propanol (AMP)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dissolution of CO2 and H2S in water under pressure; calorimetric data versus Henry's law constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">Thermodynamics 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345775v1</w:t>
+                <w:t xml:space="preserve">hal-00010176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic data for capture and sequestration of acid gases in aqueous systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Phase equilibria in H2S-NaCl-H2O system: data for geological sequestration of hydrogen sulphide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Albi, France</w:t>
+              <w:t xml:space="preserve">17th European Conference on Thermophysical Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00010182v1</w:t>
+                <w:t xml:space="preserve">hal-00010180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric measurements for modelling elimination of carbon dioxide by dissolution in aqueous systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Koschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Majer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress of Chemical and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12846,51 +12846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12954,51 +12954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Liborio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th european conference on thermophysical properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, porto, Portugal. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13094,51 +13094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravisy William</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13193,77 +13193,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetry in Aqueous Solutions of Demixing Amines for Processes in CO2 Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ying Wu, John J. Carroll, Weiyao Zhu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acid Gas Extraction for Disposal and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.69-79, 2016, 978-1-118-93861-4</w:t>
@@ -13305,77 +13305,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Approach of CO2 Capture, Combination of Experimental Study and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ying Wu, John J. Carroll, Weiyao Zhu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acid Gas Extraction for Disposal and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, wiley, pp.29-36, 2016, 978-1-118-93861-4</w:t>
@@ -13546,51 +13546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 Capture in Industrial Effluents.Calorimetric Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13685,51 +13685,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport expérimental final des mesures thermodynamiques du projet ANR CAPCO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13737,51 +13737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -13797,259 +13797,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes thermodynamiques des systèmes Eau /DEA /TDG + CO2 et Eau /DEA /TDG + H2S à 40°C, 80°C et 120°C.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Etude densimétrique de systèmes ternaires en fonction de la temperature et de la composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486904v1</w:t>
+                <w:t xml:space="preserve">hal-00486918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude densimétrique de systèmes ternaires en fonction de la temperature et de la composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etudes thermodynamiques des systèmes Eau /DEA /TDG + CO2 et Eau /DEA /TDG + H2S à 40°C, 80°C et 120°C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Coxam</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486918v1</w:t>
+                <w:t xml:space="preserve">hal-00486904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des équipements expérimentaux développés pour étudier des solvants de capture du dioxyde de carbone Rapport 60 076 I.F.P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Coxam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14249,51 +14249,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajlaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rodier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Liborio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.106006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Garc&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cobos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Almantariotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pensado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. N. Gunaratne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Arcis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04191" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216096v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaitseva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Laavi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ojala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00300" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mesones Mora" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lowe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5008444" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084197v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie501589j" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5002158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301024" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N&#233;not" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cox" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Majer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934258v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301031" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875104v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Koschel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401947h" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667736v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201012e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-011-9790-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKMZ1WRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandi&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754964v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Almantariotis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304501p" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743290v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200508" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL8GW4Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674685v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2002946" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9P2X7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912176n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TKVS837-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMS4LJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G567XLJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct2008.01.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265929v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061180" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BZ91N7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCT.2006.11.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHS5T5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696460v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rowland Lowe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696476v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226160v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262665v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098027v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098016v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934630v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875076v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875102v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875078v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875080v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795293v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Tremaine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743263v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tremaine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743272v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718884v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713591v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634114v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581712v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545141v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493822v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493824v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512067v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265393v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359503v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413674v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344499v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325562v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344500v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012494v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345774v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012529v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Hynek" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hnedkovsky" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polednicek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hykrda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010176v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010180v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345775v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010182v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Coulier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lowe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisy William" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11954-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TVR0GKWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486904v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486918v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706927v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hajlaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rodier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02702" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Hevia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Liborio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2019.106006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03081117v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#237;as Garc&#237;a de La Fuente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Cobos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.112907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525892v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Almantariotis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Pensado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Q. N. Gunaratne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hardacre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio P&#225;dua" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.6b10301" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaitseva" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Laavi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Ojala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.5b00300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mesones Mora" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Lowe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5008444" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Arcis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b04191" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie501589j" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct5002158" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2014-5017" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N&#233;not" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Cox" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Majer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Koschel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie401947h" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875087v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674691v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je201012e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-011-9790-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XKMZ1WRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fandi&#241;o" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida F Costa Gomes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201200508" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WL8GW4Z5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754964v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Almantariotis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stevanovic" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp304501p" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je2002946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634139v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674685v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964759v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2010.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM9P2X7P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gefflaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp912176n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484637v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2010.05.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TKVS837-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358105v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXMS4LJB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2009.01.013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G567XLJL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct2008.01.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261138v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCT.2006.11.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPHS5T5F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie061180" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8BZ91N7F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696460v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rowland Lowe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226160v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262665v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098027v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919812v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875082v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795303v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934630v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875076v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875080v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835337v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795293v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713591v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Tremaine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681399v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743263v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tremaine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743272v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581712v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581722v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581702v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634111v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493825v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545148v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545141v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493822v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405669v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405413v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405075v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413674v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344499v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325562v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265393v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359503v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gefflaut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265391v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Baskali" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261382v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259569v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345775v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012494v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345774v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Hynek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hnedkovsky" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Polednicek" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hykrda" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010176v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010180v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345773v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Coulier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lowe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097818v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696434v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravisy William" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262440v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934634v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11954-5_14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TVR0GKWB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mougin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486918v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486904v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486896v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>