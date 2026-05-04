--- v0 (2026-04-01)
+++ v1 (2026-05-04)
@@ -498,447 +498,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the parametric maximum likelihood estimator for independent but non-identically distributed observations with application to truncated data</w:t>
+                <w:t xml:space="preserve">Parametric Bootstrap Goodness-of-Fit Tests for Imperfect Maintenance Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Leroy</w:t>
+                <w:t xml:space="preserve">Cécile Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tubert-Bitter</w:t>
+                <w:t xml:space="preserve">Laurent Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of statistical theory and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, vol. 15 (1), pp.96 - 107. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.1343-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2991/jsta.2016.15.1.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TR.2016.2578938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865962v1</w:t>
+                <w:t xml:space="preserve">hal-01439301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical likelihood confidence bands for mean functions of recurrent events with competing risks and a terminal event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical likelihood uniform confidence bands in survival analysis under the assumption of competing risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Varron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davit Varron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 20, pp.66-94. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973607v1</w:t>
+                <w:t xml:space="preserve">hal-01358256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Bootstrap Goodness-of-Fit Tests for Imperfect Maintenance Models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical likelihood confidence bands for mean functions of recurrent events with competing risks and a terminal event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gaudoin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Varron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TR.2016.2578938⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.66-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2016004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439301v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical likelihood uniform confidence bands in survival analysis under the assumption of competing risks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Flesch</w:t>
+                <w:t xml:space="preserve">On the parametric maximum likelihood estimator for independent but non-identically distributed observations with application to truncated data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tubert-Bitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of statistical theory and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 15 (1), pp.96 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/jsta.2016.15.1.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358256v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing an Exponential Delay Time Model Against an Intensity Proportional Repair Alert Model</w:t>
               </w:r>
@@ -1000,460 +1000,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing an &amp;quot;Exponential Delay Time model&amp;quot; against a &amp;quot;Random Sign Censoring model&amp;quot; in Reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiparametric inference of competing risks data with additive hazards and missing cause of failure under MCAR or MAR assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Yousefzadeh</w:t>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.41-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/14-EJS876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973462v1</w:t>
+                <w:t xml:space="preserve">hal-00501865v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiparametric inference of competing risks data with additive hazards and missing cause of failure under MCAR or MAR assumptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation in a Competing Risks Proportional Hazards Model Under Length-biased Sampling With Censoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joly</w:t>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed N.U.A. Kirmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/14-EJS876⟩</w:t>
+              <w:t xml:space="preserve">Lifetime Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (2), pp.276-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10985-013-9248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501865v3</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation in a Competing Risks Proportional Hazards Model Under Length-biased Sampling With Censoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating time-to-onset of adverse drug reactions from spontaneous reporting databases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed N.U.A. Kirmani</w:t>
+                <w:t xml:space="preserve">Hélène Théophile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Haramburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tubert-Bitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lifetime Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10985-013-9248-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2288-14-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605669v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00946044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating time-to-onset of adverse drug reactions from spontaneous reporting databases.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing an &amp;quot;Exponential Delay Time model&amp;quot; against a &amp;quot;Random Sign Censoring model&amp;quot; in Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Haramburu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Tubert-Bitter</w:t>
+                <w:t xml:space="preserve">Sarah Jomhoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Yousefzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 155 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00946044v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Inference for Recurrent Events under Competing Risks</w:t>
               </w:r>
@@ -1534,51 +1534,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Inference under Competing Risks and selection-Biased Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 99 (4), pp.589-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1838,254 +1838,254 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference in a model of imperfect maintenance with geometric reduction of intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soufiane Gasmi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">17th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883074v1</w:t>
+                <w:t xml:space="preserve">hal-01883065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Inference in a model of imperfect maintenance with geometric reduction of intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gasmi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufiane Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the Applied Stochastic Models and Data Analysis International Society, ASMDA 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Conference on Mathematical Methods in Reliability, MMR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883065v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric bootstrap goodness-of-fit tests for imperfect maintenance models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gaudoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2123,51 +2123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiparametric inference for lifetime data with competing risks, additive risks and different mechanisms of missingness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved semiparametric inference of competing risks data with additive risks and missing indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2358,64 +2358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical likelihood confidence bands for mean functions of recurrent events with competing risks and a terminal event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Flesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davit Varron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2433,77 +2433,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi- and non-parametric competing risks analysis of right censored data and failure cause missing completely at random</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,51 +2690,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.05.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavoie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08342-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nucit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865962v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jsta.2016.15.1.8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Flesch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2016004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chauvel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2578938" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358256v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jomhoori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973462v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jomhoori" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yousefzadeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501865v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS876" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed N.U.A. Kirmani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-013-9248-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00946044v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Th&#233;ophile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Haramburu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-17" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sencey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883074v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasmi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dauxois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dauxois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Gasmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gaudoin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2018.05.002" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delavoie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soldan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Rinaldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Gleizes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08342-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973618v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Maalouf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nucit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439301v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chauvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Doyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TR.2016.2578938" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358256v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Flesch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973607v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2016004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865962v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/jsta.2016.15.1.8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jomhoori" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501865v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bordes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-EJS876" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed N.U.A. Kirmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10985-013-9248-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00946044v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Th&#233;ophile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Haramburu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-14-17" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jomhoori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Yousefzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sencey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501856v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Pommeret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883065v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gasmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883074v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01051232v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dauxois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>