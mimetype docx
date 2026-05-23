--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -168,2972 +168,2972 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (89)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Rittinger model for the grinding of wet granular material</w:t>
+                <w:t xml:space="preserve">A soft particle dynamics method based on shape degrees of freedom for core-shell particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Thouret</w:t>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 469 (1), pp.121775. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 321, pp.110030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2026.110030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338801v1</w:t>
+                <w:t xml:space="preserve">hal-05620773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced strategies for discrete simulations with three-dimensional R-shapes in Rockable framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A modified Rittinger model for the grinding of wet granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109997⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 469 (1), pp.121775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502425v1</w:t>
+                <w:t xml:space="preserve">hal-05338801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Soft Granular Materials Under Compaction: Strain Rate Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced strategies for discrete simulations with three-dimensional R-shapes in Rockable framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Raphaël Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012049⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 320, 109997 (16p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2025.109997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493399v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of the strength and failure of cemented cellular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Soft Granular Materials Under Compaction: Strain Rate Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (5), pp.055507. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1480, pp.012049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090064v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasistatic rheology of granular materials composed of dodecahedra</w:t>
+                <w:t xml:space="preserve">Peridynamic study of the strength and failure of cemented cellular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Chung Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (5), pp.055507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01907-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.055507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493513v1</w:t>
+                <w:t xml:space="preserve">hal-05090064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Model for the Elasto-Plastic Behavior of Cellular and Granular Materials</w:t>
+                <w:t xml:space="preserve">Quasistatic rheology of granular materials composed of dodecahedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Trivino</w:t>
+                <w:t xml:space="preserve">Duc Chung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1480, pp.012037. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01907-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493359v1</w:t>
+                <w:t xml:space="preserve">hal-05493513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the source of hysteresis in the soil–water characteristic curve using the multiphase lattice Boltzmann method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krishna Kumar</w:t>
+                <w:t xml:space="preserve">A Numerical Model for the Elasto-Plastic Behavior of Cellular and Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-024-02295-y⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1480, pp.012037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1480/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569641v1</w:t>
+                <w:t xml:space="preserve">hal-05493359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-elasticity of granular materials composed of polyhedral particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Particle fracture regimes from impact simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chung Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-023-01382-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (4), pp.044907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04333995v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charging kinetics of a vibrated bed of particles by numerical simulations and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Investigating the source of hysteresis in the soil–water characteristic curve using the multiphase lattice Boltzmann method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119723⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.7577-7601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-024-02295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461747v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and scaling behavior of polyhedral particle flows in rotating drums</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Macro-elasticity of granular materials composed of polyhedral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119338⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-023-01382-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458940v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04333995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle fracture regimes from impact simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc Chung Vu</w:t>
+                <w:t xml:space="preserve">Charging kinetics of a vibrated bed of particles by numerical simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.044907⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 439, pp.119723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2024.119723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563646v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From stress concentrations between inclusions to probability of breakage: A two-dimensional peridynamic study of particle-embedded materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Rheology and scaling behavior of polyhedral particle flows in rotating drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung VU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (3), pp.034903. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 434, pp.119338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.034903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214592v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle shape on particle breakage inside rotating cylinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">From stress concentrations between inclusions to probability of breakage: A two-dimensional peridynamic study of particle-embedded materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124907002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (3), pp.034903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.108.034903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453947v1</w:t>
+                <w:t xml:space="preserve">hal-04214592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of soft granular materials: uniaxial compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modelling the compaction of plastic particle packings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905008⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00391-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453948v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakage of flawed particles by peridynamic simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of particle shape on particle breakage inside rotating cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00390-5⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media, 249, pp.07002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124907002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170725v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the compaction of plastic particle packings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+                <w:t xml:space="preserve">Breakage of flawed particles by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.45-52. </w:t>
+              <w:t xml:space="preserve">, 2021, 8, pp.1019-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-021-00391-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-021-00390-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182105v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and scaling behavior of cascading granular flows in rotating drums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Rheology of soft granular materials: uniaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (4), pp.915-931. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Powders &amp; Grains 2021 – 9th International Conference on Micromechanics on Granular Media, 249, pp.05008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5143023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124905008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887236v1</w:t>
+                <w:t xml:space="preserve">hal-03453948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behavior of particle breakage in granular flows inside rotating drums</w:t>
+                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Orozco</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, E 101, pp.052904. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052904⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 101 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569714v1</w:t>
+                <w:t xml:space="preserve">hal-02573271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress transmission in cemented bidisperse granular materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive rheology of complex granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu George</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052901⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-15263-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573271v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive rheology of complex granular flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Rheology and scaling behavior of cascading granular flows in rotating drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-15263-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.915-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5143023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540059v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Scaling behavior of particle breakage in granular flows inside rotating drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
+              <w:t xml:space="preserve">, 2020, E 101, pp.052904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918592v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces and flow induced by a moving intruder in a granular packing: coarse-graining and DEM simulations versus experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Tensile strength of granular aggregates: Stress chains across particle phase versus stress concentration by pores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-020-01047-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.022906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.102.022906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225173v1</w:t>
+                <w:t xml:space="preserve">hal-02918592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Forces and flow induced by a moving intruder in a granular packing: coarse-graining and DEM simulations versus experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 376, pp.661-667. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-020-01047-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918595v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-element simulations of comminution in rotating drums: Effects of grinding media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 362, pp.157-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3161,789 +3161,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of wet agglomerates inside inertial shear flow of dry granular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Evolution of grinding energy and particle size during dry ball-milling of silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032906⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 376, pp.661-667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2020.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540224v1</w:t>
+                <w:t xml:space="preserve">hal-02918595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Free Jet Model for Soil Erosion by Impinging Jets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of wet agglomerates inside inertial shear flow of dry granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001652⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.032906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609790v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine Comminution of Pine Bark: How Does Mechanical Loading Influence Particles Properties and Milling Efficiency?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relevance of Free Jet Model for Soil Erosion by Impinging Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering6040102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.04019047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373217v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting average void fraction and void fraction uncertainty in fixed beds of poly-lobed particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+                <w:t xml:space="preserve">Andriarimina Daniel Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andriarimina Daniel Rakotonirina</w:t>
+                <w:t xml:space="preserve">Anaïs Devouassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Luis Barrios Goicetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (9), pp.3902-3911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.8b05557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grains3D, a flexible DEM approach for particles of arbitrary convex shape—Part III: extension to non-convex particles modelled as glued convex particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andriarimina Daniel Rakotonirina</w:t>
+                <w:t xml:space="preserve">Fine Comminution of Pine Bark: How Does Mechanical Loading Influence Particles Properties and Milling Efficiency?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rajaonarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-018-0198-3⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering6040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063511v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element model for dynamic fracture of a single particle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Grains3D, a flexible DEM approach for particles of arbitrary convex shape—Part III: extension to non-convex particles modelled as glued convex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriarimina Daniel Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.47-56. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), pp.55-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-018-0198-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414887v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root growth and force chains in a granular soil</w:t>
               </w:r>
@@ -3955,51 +3968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,2470 +4053,2470 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet particles in dense granular flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Discrete-element model for dynamic fracture of a single particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11892-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.47-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02414880v1</w:t>
+                <w:t xml:space="preserve">hal-02414887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implicit contact algorithm for soft particle systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Agglomeration of wet particles in dense granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2018.10.030⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (9), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11892-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985869v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s’écoulent des grains mêlés à un fluide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel implicit contact algorithm for soft particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 237, pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2018.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415191v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Heinze</w:t>
+                <w:t xml:space="preserve">Comment s’écoulent des grains mêlés à un fluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 499, pp.56-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869770v1</w:t>
+                <w:t xml:space="preserve">hal-02415191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Izard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92, pp.1-7. </w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.131-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01863416v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of local sample slope during modulus measurements by contact-resonance atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Barnabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.78 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607608v1</w:t>
+                <w:t xml:space="preserve">hal-01869770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional numerical simulation of chimney fluidization in a granular medium using a combination of discrete element and lattice Boltzmann methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052902⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095646v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling for bioresources and bioproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Chichti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri-Bechemilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.41-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01904339v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRY biorefineries: Multiscale modeling studies and innovative processing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Two-dimensional numerical simulation of chimney fluidization in a granular medium using a combination of discrete element and lattice Boltzmann methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2017.08.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (5), pp.052902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01606747v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">A wheat grain quantitative evaluation of vitreousness by light transmission analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.58 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2018.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01494427v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+                <w:t xml:space="preserve">MPM with frictional contact for application to soft particulate materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506545v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanics of granular column collapse in fluid at varying slope angles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krishna Kumar</w:t>
+                <w:t xml:space="preserve">Elastic properties of packing of granulated cork: Effect of particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-6058(16)60766-7⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.126-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568141v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoinertial regime of immersed granular flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Mechanics of granular column collapse in fluid at varying slope angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.529-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6058(16)60766-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607197v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soft granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Viscoinertial regime of immersed granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-016-0689-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.96.012901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541032v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Transient Dynamics of Granular Slopes: MPM and DEM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
+                <w:t xml:space="preserve">Modeling soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 175, pp.94-101. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (1), pp.8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0689-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563609v1</w:t>
+                <w:t xml:space="preserve">hal-01541032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann modelling of liquid distribution in unsaturated granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Transient Dynamics of Granular Slopes: MPM and DEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 80, pp.353-359. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175, pp.94-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2017.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837433v1</w:t>
+                <w:t xml:space="preserve">hal-01563609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
+                <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Barron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Mabille</w:t>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605351v1</w:t>
+                <w:t xml:space="preserve">hal-01414119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up model for understanding the effects of wheat endosperm microstructure on its mechanical strength</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann modelling of liquid distribution in unsaturated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.06.009⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80, pp.353-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414119v1</w:t>
+                <w:t xml:space="preserve">hal-01837433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit frictional-contact model for soft particle systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelles avancées de la recherche sur le fractionnement du blé tendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11/12, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223541v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid clustering and capillary pressure in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 762, 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6531,4665 +6544,4782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the starch-protein interface depending on common wheat grain hardness revealed using atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Implicit frictional-contact model for soft particle systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 239, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.72-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238105v1</w:t>
+                <w:t xml:space="preserve">hal-01223541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient dynamics of a 2D granular pile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Changes in the starch-protein interface depending on common wheat grain hardness revealed using atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (5), </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 239, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15047-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269331v1</w:t>
+                <w:t xml:space="preserve">hal-01238105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral-vegetal co-milling: An effective process to improve lignocellulosic biomass fine milling and to increase interweaving between mixed particles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+                <w:t xml:space="preserve">Transient dynamics of a 2D granular pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 192, pp.703-710. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2015-15047-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185880v1</w:t>
+                <w:t xml:space="preserve">hal-01269331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation of immersed granular avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Mineral-vegetal co-milling: An effective process to improve lignocellulosic biomass fine milling and to increase interweaving between mixed particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.06.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093034v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Initiation of immersed granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 89 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.89.052203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843266v1</w:t>
+                <w:t xml:space="preserve">hal-02093034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach towards improved understanding of soil deformation during compaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Keller</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Berli</w:t>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2012.10.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-00843268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of capillary interaction between two grains: a new experimental device with suction control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-012-0388-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844355v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">An interdisciplinary approach towards improved understanding of soil deformation during compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.08.024⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128, pp.61-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02648905v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Study of capillary interaction between two grains: a new experimental device with suction control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0388-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826186v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabric evolution and accessible geometrical states in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nano-mechanical properties of starch and gluten biopolymers from atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-012-0321-8⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (12), pp.3788-3795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678842v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szarf Krzysztof</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/44008⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.95-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689845v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength and fracture of cemented granular aggregates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szarf Krzysztof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 35 (11), </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (4), pp.44008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12117-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/98/44008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268264v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation et modélisation pour la compréhension des mécanismes de fractionnement des cereales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabric evolution and accessible geometrical states in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/sf3q-8884⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (2), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-012-0321-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267816v1</w:t>
+                <w:t xml:space="preserve">hal-00678842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of granular materials composed of nonconvex particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+                <w:t xml:space="preserve">Tensile strength and fracture of cemented granular aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.041302. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.041302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12117-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759629v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEM and experimental analysis of the water retention curve in polydisperse granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 208 (2), pp.308-311. </w:t>
+              <w:t xml:space="preserve">, 2011, 2 (208), pp.296-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687592v1</w:t>
+                <w:t xml:space="preserve">hal-00691852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress fields in granular solids: Effect of composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of granular materials composed of nonconvex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.041302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.041302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00689851v1</w:t>
+                <w:t xml:space="preserve">hal-00759629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical model for the computation of permeability of a cemented granular material</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.S. El Youssoufi</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 208 (2), pp.532-536. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.055⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.308-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04157704v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From liquid to solid bonding in cohesive granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical model for the computation of permeability of a cemented granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Seridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 43 (10), pp.529-537. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.532-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459996v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM and experimental analysis of the water retention curve in polydisperse granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+                <w:t xml:space="preserve">Stress fields in granular solids: Effect of composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 2 (208), pp.296-300. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 208 (2), pp.568--573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00691852v1</w:t>
+                <w:t xml:space="preserve">hal-00689851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of transfer and transport properties inside packed beds of spherical particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From liquid to solid bonding in cohesive granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.059⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (10), pp.529-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688533v1</w:t>
+                <w:t xml:space="preserve">hal-00459996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique du phénomène de rétention d'eau dans un milieu granulaire polydisperse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
+                <w:t xml:space="preserve">Numerical simulation of transfer and transport properties inside packed beds of spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Idoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1055-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2009.09.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691849v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subparticle stress fields in granular solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Approche micromécanique du phénomène de rétention d'eau dans un milieu granulaire polydisperse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de Mécanique Appliquée et Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.177-187</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689882v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Force Networks in Highly Polydisperse Granular Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">A 3D DEM-LBM Approach for the Assessement of the Quick Condition for Sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcene Séridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.178001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.675-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689872v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of cemented granular materials under simple compression - Experiments and numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale Force Networks in Highly Polydisperse Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-009-0160-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.178001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.178001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686994v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of drying shrinkage and cracking of fine-grained soils Computers and Geotechnics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure of cemented granular materials under simple compression - Experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.61-69. </w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 205, pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2008.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00707-009-0160-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00691866v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Subparticle stress fields in granular solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mabille Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.070⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (5), pp.051302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.79.051302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690009v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D DEM-LBM Approach for the Assessement of the Quick Condition for Sands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
+                <w:t xml:space="preserve">Discrete element modelling of drying shrinkage and cracking of fine-grained soils Computers and Geotechnics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyesse Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahcene Séridi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.09.010⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2008.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691856v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mechanics of cohesive granular media for analysis of hardness and vitreousness of wheat endosperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabille Frédéric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.05.009⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 190, pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691868v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat endosperm as a cohesive granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (2), pp.347-356. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de la cohésion dans un matériau granulaire : de la capillarité à la cimentation</w:t>
+                <w:t xml:space="preserve">Use of mechanics of cohesive granular media for analysis of hardness and vitreousness of wheat endosperm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Saix</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.01.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.438-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2007.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157693v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the crystallization of a solute on the cohesion in granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Strength and failure of cemented granular matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Saix</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lothar Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2007.01.025⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23, pp.413--429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10201-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562421v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-filling properties of polydisperse granular media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de la cohésion dans un matériau granulaire : de la capillarité à la cimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Said El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 76, pp.021301. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 335 (2), pp.119-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.021301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2007.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759644v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and failure of cemented granular matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the crystallization of a solute on the cohesion in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23, pp.413--429. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 175 (1), pp.43-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10201-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2007.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759645v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stresses and Crack Formation by Particle Swelling in Cohesive Granular Media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Space-filling properties of polydisperse granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 71, pp.051307. </w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.021301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.051307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.76.021301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003083v1</w:t>
+                <w:t xml:space="preserve">hal-00759644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche micromécanique de matériaux granulaires cohésifs en génie civil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-stresses and Crack Formation by Particle Swelling in Cohesive Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692612⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.051307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.051307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156947v1</w:t>
+                <w:t xml:space="preserve">hal-00003083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and failure of cohesive granular materials</w:t>
+                <w:t xml:space="preserve">Approche micromécanique de matériaux granulaires cohésifs en génie civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.401⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (4), pp.397-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12795119.2004.9692612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04156952v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique et rupture de milieux granulaires cohésifs</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour and failure of cohesive granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01484-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (15), pp.1577-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156772v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique et rupture de milieux granulaires cohésifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saı̈d El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 330 (7), pp.475-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(02)01484-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rheological behaviour of wheat endosperm. Proposal for classification based on the rheological characteristics of endosperm test samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Abecassis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cereal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34, pp.105-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jcrs.2000.0373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11199,91 +11329,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPFPT 2026: A Macroscopic Comminution Model for Wet Granular Media : from Mineral to Lignocellulosic Feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11298,12758 +11428,12758 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Past, Present and Future of Particle Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Mar 2026, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the comminution process of water unsaturated biomass : Transitioning from lab to pilot scale.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+                <w:t xml:space="preserve">TWO DECADES OF PROGRESS TO BETTER UNDERSTAND THE WHEAT FRACTIONATION BEHAVIOR AT UMR IATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Antoine Assor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, May 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081117v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05092330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding the comminution process of water unsaturated biomass : Transitioning from lab to pilot scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Goa, India</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Régionales Grand Sud-Ouest sur le Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413766v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powders and Grains 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Goa, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392356v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic comminution model for the grinding of unsaturated granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study on the unsaturated grinding of quartz sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRI Complexity, granular materials and disordered systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Goa, India. pp.10016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202534010016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373425v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWO DECADES OF PROGRESS TO BETTER UNDERSTAND THE WHEAT FRACTIONATION BEHAVIOR AT UMR IATE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Oury</w:t>
+                <w:t xml:space="preserve">A macroscopic comminution model for the grinding of unsaturated granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDRI Complexity, granular materials and disordered systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05092330v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soft granular materials under compaction: cohesion and strain rate effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments discrets de la charge triboélectrique d’une couche vibrée de particules pour la séparation électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968510v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling law for impact-induced breakage of a single particle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Modeling soft granular materials under compaction: cohesion and strain rate effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968556v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-Plastic Behavior of Granular Materials Composed of Soft Particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Scaling law for impact-induced breakage of a single particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung VU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alert Geomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951135v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite size effect on soft granular materials under compaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Elasto-Plastic Behavior of Granular Materials Composed of Soft Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Mechanics of Materials Conference (EMMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Alert Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595871v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle polyvalent de particules molles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Finite size effect on soft granular materials under compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technology des Poudres (STP2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">19. European Mechanics of Materials Conference (EMMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968559v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de taille finie dans la simulation du comportement d'assemblages de grains élastiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Un modèle polyvalent de particules molles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technology des Poudres (STP2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968594v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical model for the elasto-plastic behavior of cellular materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Effets de taille finie dans la simulation du comportement d'assemblages de grains élastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Mechanics of Materials Conference (EMMC19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598444v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic moduli of granular materials composed of polyhedral particles during triaxial shearing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">A new numerical model for the elasto-plastic behavior of cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">19. European Mechanics of Materials Conference (EMMC19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968533v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model for elasto-plastic behavior of cellular and granular materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohann Trivino</w:t>
+                <w:t xml:space="preserve">Elastic moduli of granular materials composed of polyhedral particles during triaxial shearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung VU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951111v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation for the Validation of DEM Numerical Models for the Mixing-Grinding of Powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">A numerical model for elasto-plastic behavior of cellular and granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEALOR DAYS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968616v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new numerical model for the elasto-plastic behavior of cellular materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Experimentation for the Validation of DEM Numerical Models for the Mixing-Grinding of Powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MEALOR DAYS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999048v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A versatile soft particle model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">A new numerical model for the elasto-plastic behavior of cellular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Trivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5. International Symposium on Geomechanics from Micro to Macro - IS-Grenoble 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951079v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
+                <w:t xml:space="preserve">A versatile soft particle model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathis Thouret</w:t>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635837v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments discrets de la charge triboélectrique d’une couche vibrée de particules pour la séparation électrostatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation en éléments discrets d'un broyeur à billes vibrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Colloque Sciences et Technologies des Poudres (STP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968548v1</w:t>
+                <w:t xml:space="preserve">hal-04635837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soft particles by a coupled DEM-MPM method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Discrete-element modeling and experimental validation of the charging kinetics of a vibrated layer of particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182488v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft cohesive particules under compaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+                <w:t xml:space="preserve">Modeling soft particles by a coupled DEM-MPM method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182480v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation for the Validation of Discrete element method (DEM) numerical simulations for mixing/grinding of powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Soft cohesive particules under compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182514v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANM-based fragmentation model of granular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+                <w:t xml:space="preserve">Experimentation for the Validation of Discrete element method (DEM) numerical simulations for mixing/grinding of powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165704v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element modeling and experimental validation of the charging kinetics of a vibrated layer of particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANM-based fragmentation model of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Trivino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182441v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEM Modeling of particle breakage inside rotating drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa F Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Symposium on Comminution &amp; Classification (ESCC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Particle Fracture using a Hybrid DEM/AI Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Trivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN GeoMech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft particle granular materials: a compaction study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Mora</w:t>
+                <w:t xml:space="preserve">Investigating the effect of porosity on the soil water retention curve using the multiphase Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reihaneh Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Micromechanics on Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Buenos Aires, Argentina. pp.09007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124909007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182307v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of power dissipation in a granular bed disturbed by an intruder a tool to design kneading operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress of Chemical and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929270v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effect of porosity on the soil water retention curve using the multiphase Lattice Boltzmann Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krishna Kumar</w:t>
+                <w:t xml:space="preserve">Evaluation of power dissipation in a granular bed disturbed by an intruder a tool to design kneading operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duri Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Micromechanics on Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th International Congress of Chemical and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182639v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction of deformable granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th UK Annual Workshop on Geo-Mechanics: From Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of visco-cohesive granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on physics of dense suspensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928531v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929515v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967136v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of heterogeneous materials by Peridynamic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966592v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928561v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM-LBM Approach for the Simulation of Dense Granular Suspension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Strength and fracture of heterogeneous materials by Peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929532v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941598v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">DEM-LBM Approach for the Simulation of Dense Granular Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939646v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940145v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943080v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modelling and rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929600v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling root growth in a granular soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Granulation of wet granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929547v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966610v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Rouau</w:t>
+                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940684v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Breaking the grains : Fragmentation of a cemented granular bio-material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182611v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction modelling of soft particle materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of particle crushing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compaction Simulation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941711v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann simulations of the wetting of granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling soft granular materials: Compaction behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182607v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Modeling root growth in a granular soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936639v2</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Study of slip threshold at the contact's scale in a static granular column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop "Upscaling for strategic materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929099v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Expérimentations et simulations numériques pour quantifier l'influence d'une pâle lors de l'opération de malaxage de milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17èmeCongrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182617v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid flows of saturated soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Numerical modeling of triboelectric separation: application to vegetal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182562v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. Frank</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967112v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment s’écoulent des grains mêlés à un fluide ? »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compaction modelling of soft particle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojtaba Ghadiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, .., France</w:t>
+              <w:t xml:space="preserve">Compaction Simulation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974046v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice Boltzmann simulations of the wetting of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944690v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of wet agglomerates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of particle fracture embodying defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929527v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Rapid flows of saturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929507v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
+              <w:t xml:space="preserve">54ime Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929001v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulation of wet granular media in rotating drum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">« Comment s’écoulent des grains mêlés à un fluide ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Pour la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, .., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929932v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Fracturation of particle embodying defects using Peridynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928520v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of fluid-grains interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of wet agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940109v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+                <w:t xml:space="preserve">Strength and fracture of porous, granular and cellular materials by peridynamic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940671v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Twente, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929500v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ductile behaviour and microstructure of wet agglomerates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Granulation of wet granular media in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940156v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulations of granulation process in 3D rotating drum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929523v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation parallèle des milieux granulaires à particules déformables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of fluid-grains interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930365v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">How the device and the process parameters influence milling efficiency and agglomeration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rouau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929495v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analyses by DEM of the range of a probe in a granular medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929055v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of semi-confined heap structure after variable pouring conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">The ductile behaviour and microstructure of wet agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929607v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janssen's effect in a granular cell revisited by experiments and numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">DEM simulations of granulation process in 3D rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927152v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamic fragmentation of a single grain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on micro to MACRO mathematical modelling in soil mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
+              <w:t xml:space="preserve">Ecole d’été internationale Mechanics Physics of Stretchable objects (MEPHISTO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928677v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesion of cementitious granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the dynamic fragmentation of a single grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Symposium on micro to MACRO mathematical modelling in soil mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941799v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cohesion of cementitious granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182622v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics of the granulation process in wet granular flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute (EMI) Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dartmouth, United States</w:t>
+              <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815803v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Micromechanics of the granulation process in wet granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été internationale Mechanics Physics of Stretchable objects (MEPHISTO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute (EMI) Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dartmouth, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929440v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanics of granular column collapse in fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on micro to MACRO mathematical modelling in soil mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady and unsteady granular flows inside a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on micro to MACRO mathematical modelling in soil mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Reggio Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète de la déconstruction d’aliments - projet AIC MiDiDAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métaséminaire CEPIA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of DEM-LBM modeling to prove the relevance of free jet model for soil erosion by impinging jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YADE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental modeling of cemented soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YADE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling deformable granular materials using Material Point Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YADE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulations of the granulation of wet granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Yet Another Discrete Element Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic fragmentation of grains under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YADE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Dense Granular Suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd YADE workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of granular materials composed of deformable particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of a jet impinging on a granular layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Particles 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hannover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595248v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Jaimes Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01595386v1</w:t>
+                <w:t xml:space="preserve">hal-01594572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling root growth in granular soils: effects of root stiffness and packing fraction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714014013⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595253v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Barés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201714014008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compaction of granular materials composed of deformable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714005013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582949v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic description of the effect of particle shape on the strength properties of granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+                <w:t xml:space="preserve">Peridynamics simulation of the comminution of particles containing microcraks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006026⟩</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714007018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01502280v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical insight into the micromechanics of jet erosion of a cohesive granular material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Modeling root growth in granular soils: effects of root stiffness and packing fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015017⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714014013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595249v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosive phenomena at the mesoscale – Perspectives and challenges using coupled LBM-DEM models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic description of the effect of particle shape on the strength properties of granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itthichai Preechawuttipong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939380v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Numerical insight into the micromechanics of jet erosion of a cohesive granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539472v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel Discrete Element Method to model collisions between non-convex particles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erosive phenomena at the mesoscale – Perspectives and challenges using coupled LBM-DEM models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Particles 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hannover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594571v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behavior of immersed granular flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Perales</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the tensile strength of a biological granular aggregate: Effect of the particle size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009044⟩</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594573v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claire Mayer</w:t>
+                <w:t xml:space="preserve">A parallel Discrete Element Method to model collisions between non-convex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriarimina Daniel Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714006004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594574v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials in rotating drum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Scaling behavior of immersed granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders &amp; grains 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772261v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the failure of materials embedding soft to hard particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Deconvolution of grading curves during milling: example of wheat straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714002029⟩</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714013019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595485v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength of wet agglomerates of spherical particles: effects of friction and size distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Agglomeration of wet granular materials in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powders &amp; grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563611v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
+                <w:t xml:space="preserve">Numerical study of the failure of materials embedding soft to hard particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714002029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602577v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Strength of wet agglomerates of spherical particles: effects of friction and size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772275v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of a jet impinging on a granular layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+                <w:t xml:space="preserve">Quantiﬁcation of the Effect of Surface Slope on Mechanical Measurements by Contact-Resonance AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Forum des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Juvignac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939395v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive strength of iron ore granules</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agglomeration of wet granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multi-scale Materials Under the Nanoscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594572v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of wheat endosperm. Local measurements by AFM and numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Chichti</w:t>
+                <w:t xml:space="preserve">The Wheat Grain as a cemented granular material: Nanoscale investigation of its mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées scientifiques du LabEx Numev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Structural Nano Composites (NANOSTRUC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019637v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mechanical factors to the variability of root architecture: quantifying the past history of interaction forces between growing roots and soil grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
+                <w:t xml:space="preserve">Mechanical behavior of wheat endosperm. Local measurements by AFM and numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème journées scientifiques du LabEx Numev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602915v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wheat Grain as a cemented granular material: Nanoscale investigation of its mechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karsta Heinze</w:t>
+                <w:t xml:space="preserve">Contribution of mechanical factors to the variability of root architecture: quantifying the past history of interaction forces between growing roots and soil grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Structural Nano Composites (NANOSTRUC 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. pp.9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FSPMA.2016.7818288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605556v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering mechanisms of an immersed granular avalanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Northeast Granular Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabric variables in dense sheared suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24094,15514 +24224,15644 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Cinétique de croissance d’une cheminée fluidisée par modélisation DEM-LBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143526v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root-soil mechanical interactions’ influence on root architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Conférence Scientifique Internationale du LAAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Libanaise pour l'Avancement des Sciences, Apr 2015, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modelling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation and flow of porous aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Conference on Particle-based Methods – Fundamentals and Applications - PARTICLES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.519-528</w:t>
+              <w:t xml:space="preserve">Workshop MIST : Friction, Fracture, Failure [Microstructural Effects]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602099v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche péridynamique de la fissuration quasi-statique d’un matériau comportant des inclusions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IV International Conference on Particle-based Methods – Fundamentals and Applications - PARTICLES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.519-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837431v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche péridynamique de la fissuration quasi-statique d’un matériau comportant des inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
+              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269324v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude péridynamique de la rupture de particules sous impact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Cinétique de croissance d'une cheminée fluidisée par modélisation DEM-LBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837430v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de croissance d'une cheminée fluidisée par modélisation DEM-LBM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444806v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude péridynamique de la rupture de particules sous impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
+              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837462v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+                <w:t xml:space="preserve">Modelling soft-particle materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. 1700 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269325v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516449v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de croissance d’une cheminée fluidisée par modélisation DEM-LBM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269352v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02916257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale approach for understanding the link between Triticum aestivum grain texture and milling behaviour: Focus on the endosperm microstructure and local nano-mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Workshop on Food Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Institute of Food Technologies, Apr 2014, Quakenbrück, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745042v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique de la fragmentation des matériaux ligno-cellulosiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Multi-scale approach for understanding the link between Triticum aestivum grain texture and milling behaviour: Focus on the endosperm microstructure and local nano-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Bioraffinerie des Lignocelluloses (BILI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">8th European Workshop on Food Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Institute of Food Technologies, Apr 2014, Quakenbrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568887v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of wheat fractionation : Role of starch volume fraction</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Liquid clustering and capillary cohesion in a granular materials : Lattice Boltzmann modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Modeling Granular Media Across Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745081v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid clustering and capillary cohesion in a granular materials : Lattice Boltzmann modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of wheat fractionation : Role of starch volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International conference on Modeling Granular Media Across Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844221v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of dense granular suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Perales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de la fissuration d’un matériau granulaire cimenté par une approche peridynamique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capillary states of granular materials in the funicular state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on Micromechanics of Granular Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837429v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Simulation numérique de la fissuration d’un matériau granulaire cimenté par une approche peridynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">21. Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844215v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Numerical Strategy for the Compaction of Soft Particle Systems beyond Jamming Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR TransNat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">Dense flows of soft objects : bringing together the cases of bubbles, droplets and cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594738v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR TransNat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842754v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary cohesion of granular materials in the funicular state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-Y. Delenne</w:t>
+                <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Richefeu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Krzysztof Szarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2013, Powders and Grains 2013, UNSW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965404v1</w:t>
+                <w:t xml:space="preserve">hal-00842754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modelling of granular avalanches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Capillary cohesion of granular materials in the funicular state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Powders and Grains 2013, Powders and Grains 2013, UNSW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567217v1</w:t>
+                <w:t xml:space="preserve">hal-01965404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclenchement des avalanches de grains immergés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Multi-scale modelling of granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844248v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wetting regimes in a granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déclenchement des avalanches de grains immergés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium TectonoMechanics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Apr 2013, Ecole Normale Supérieure, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844244v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of wetting regimes in a granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloquium TectonoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure - Paris (ENS Paris). FRA., Apr 2013, Ecole Normale Supérieure, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844245v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de rayure AFM pour la mesure de propriétés mécaniques à petite échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Génération des ondes de surface par avalanches immergées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’animation du programme AMMAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568153v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary states of granular materials in the funicular state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de rayure AFM pour la mesure de propriétés mécaniques à petite échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Micromechanics of Granular Media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire d’animation du programme AMMAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268383v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the mechanical properties of wheat endosperm components by Atomic Force Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Micro-mechanical experiments and modeling of wheat fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Georges</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594303v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forces capillaires, coalescence du liquide et régimes de cohésion dans les milieux granulaires non saturés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation à surface libre par la méthode LBM : application à la rupture de barrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844251v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface wave generation by seabed collapse simulated by the coupled lattice Boltzmann / discrete element method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+                <w:t xml:space="preserve">Forces capillaires, coalescence du liquide et régimes de cohésion dans les milieux granulaires non saturés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844818v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des propriétés mécaniques locales par Microscopie à Force Atomique : Application aux constituants de l'albumen de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Measuring the mechanical properties of wheat endosperm components by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
+              <w:t xml:space="preserve">11. European Young Cereal Scientists and Technologists Workshop (EYCSTW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745155v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement d'un mélange fluide-grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Surface wave generation by seabed collapse simulated by the coupled lattice Boltzmann / discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10 th International Conference on Hydroinformatics HIC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844219v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilités hydrodynamiques dans un milieu granulaire immergé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+                <w:t xml:space="preserve">Trigger mechanisms of underwater avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13imes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Alert Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760655v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trigger mechanisms of underwater avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Instabilités hydrodynamiques dans un milieu granulaire immergé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alert Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">13imes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760589v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle statistique pour l'évolution de la texture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Etude du comportement d'un mélange fluide-grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Roux</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Homogénéisation des Matériaux Granulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844254v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Bolzmann modelling of liquid-gas phase changes in a granular material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesures des propriétés mécaniques locales par Microscopie à Force Atomique : Application aux constituants de l'albumen de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Discrete Element Modelling of Particulate Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, St Jacut de la Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844222v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-mechanical experiments and modeling of wheat fractionation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Un modèle statistique pour l'évolution de la texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Homogénéisation des Matériaux Granulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844220v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation à surface libre par la méthode LBM : application à la rupture de barrage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lattice Bolzmann modelling of liquid-gas phase changes in a granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Modélisation numérique des mélanges fluides-grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Discrete Element Modelling of Particulate Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844253v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation capillaire dans les miieux granulaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844262v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of underwater avalanches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condensation capillaire dans les miieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on particle-based Methods-Fundamentals and Applications (Particles 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844225v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique des matériaux granulaires immergés : applications aux avalanches sous-marines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of underwater avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soga Kenichi</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Conference on particle-based Methods-Fundamentals and Applications (Particles 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422774v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Modélisation numérique des matériaux granulaires immergés : applications aux avalanches sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soga Kenichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112369v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of immersed granular avalanches by DEM-LBM approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844229v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des avalanches sous-marines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Onset of immersed granular avalanches by DEM-LBM approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844263v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fissuration des matériaux à inclusions granulaires: effet de la microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Simulation des avalanches sous-marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03422659v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of crack propagation in cohesive granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Fissuration des matériaux à inclusions granulaires: effet de la microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761095v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of liquid equilibrium states in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of crack propagation in cohesive granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GM3 Geo-mechanics: From micro to macro, UK 9th Travelling Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688547v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of granular solids : stress fields and damage at the sub-particle scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of submarine avalanches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of liquid equilibrium states in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">GM3 Geo-mechanics: From micro to macro, UK 9th Travelling Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760696v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-element modeling of immersed granular avalanches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Sedimentary Flows Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bristol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes granulaires dans l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59ème Congrès de l'Union des Professeurs de Physique et Chimie (UdPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling porous granular aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Numerical modeling of submarine avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd ALERT workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04712897v1</w:t>
+                <w:t xml:space="preserve">hal-00760696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des mélanges grains-fluide par simulations numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling porous granular aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granulaires immergés et suspensions en écoulement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop on Bifurcation and Degradation in Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Porquerolles, France. pp.249-255, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-1421-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690036v1</w:t>
+                <w:t xml:space="preserve">hal-04712897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Rhéologie des mélanges grains-fluide par simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
+              <w:t xml:space="preserve">Granulaires immergés et suspensions en écoulement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686453v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element analysis of granular materials</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de milieux granulaires humides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploratory workshop on soil compaction modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">9e rencontres Dynamique des Systèmes Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Sautet à Corps, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688528v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régimes de rupture en 3D influence des interfaces et de la matrice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrete element analysis of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques du GdR MeGe : Approches multi-échelles et couplages multi-physiques en géomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Exploratory workshop on soil compaction modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844267v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de milieux granulaires humides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Régimes de rupture en 3D influence des interfaces et de la matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres Dynamique des Systèmes Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Sautet à Corps, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques du GdR MeGe : Approches multi-échelles et couplages multi-physiques en géomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688529v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale force network in highly polydisperse granular media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids, Grains and Dense Suspensions : under Flow and under Arrest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium on Powder Science and Technology - Powders and Sintered Material</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Albi, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2008.04.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844280v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture in cemented granular media : application to wheat endosperm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.885--888</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760576v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760565v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comportement quasi-statique des milieux granulaires à particules non-convexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Multiscale force network in highly polydisperse granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloids, Grains and Dense Suspensions : under Flow and under Arrest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378726v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture et comportement des matériaux granulaires fortement polydisperses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Rupture in cemented granular media : application to wheat endosperm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.885--888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378533v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844278v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation mécanique de la fissuration des matériaux granulaires cimentés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le comportement quasi-statique des milieux granulaires à particules non-convexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844277v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux granulaires cimentés</w:t>
+                <w:t xml:space="preserve">Texture et comportement des matériaux granulaires fortement polydisperses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688554v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model for transition from liquid to solid bonding in cohesive granular media</w:t>
+                <w:t xml:space="preserve">Compressive strength of an unsaturated granular material during cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and grains 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.893-896</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688526v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique des matériaux granulaires à grande polydispersité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation mécanique de la fissuration des matériaux granulaires cimentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844275v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force transmission in highly polydisperse granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Modélisation des matériaux granulaires cimentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.297--300</w:t>
+              <w:t xml:space="preserve">9ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760569v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress fields in granular solids</w:t>
+                <w:t xml:space="preserve">Force transmission in highly polydisperse granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Col- loids, Grains and Dense Suspensions : under Flow and under Arrest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.297--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844281v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et numérique de la résistance mécanique d'un matériau granulaire en cours de cimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement mécanique des matériaux granulaires à grande polydispersité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences et Technologie des Poudres et Matériaux Frittés 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692421v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des contraintes dans les milieux granulaires solides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A numerical model for transition from liquid to solid bonding in cohesive granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Powders and grains 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.893-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03391225v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical modeling of wheat hardness and fragmentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Stress fields in granular solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Powder Science and Technology - Powders and Sintered Material</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Col- loids, Grains and Dense Suspensions : under Flow and under Arrest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02758080v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse expérimentale et numérique de la résistance mécanique d'un matériau granulaire en cours de cimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences et Technologie des Poudres et Matériaux Frittés 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844274v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Transmission des contraintes dans les milieux granulaires solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237879v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress transmission and crack formation in cemented granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Topin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural International Conference of the Engineering Mechanics Institute (EM08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and force transmission in highly polydisperse granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural International Conference of the Engineering Mechanics Institute (EM08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Mécanique de la friabilité du blé</w:t>
+                <w:t xml:space="preserve">Influence de la polydispersité sur la texture des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Topin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
+                <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360484v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la polydispersité sur la texture des milieux granulaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Voivret</w:t>
+                <w:t xml:space="preserve">Effect of capillary and cemented bonds on the strength of unsaturated sands in &amp;quot;Experimental unsaturated soil mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Radjai</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Mechanics of Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Weimar, Germany. pp.185-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362107v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00562413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of capillary and cemented bonds on the strength of unsaturated sands in &amp;quot;Experimental unsaturated soil mechanics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
+                <w:t xml:space="preserve">Modélisation Mécanique de la friabilité du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Sadoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Saix</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Mechanics of Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Weimar, Germany. pp.185-193</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562413v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la capillarité à la cimentation dans les sols granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Saix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Rencontres de Génie Civil "Construire : les nouveaux défis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, La Grande Motte, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique des grains en poche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition organisée pour l'Année Mondiale de la Physique comprenant 6 ateliers (effet Jansen, ségratation, mélanges, chaînes de forces, grains vus de près, bâton collé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (57)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comminution process on wet lignocellulosic biomass powders: application to biofuels development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop Bioressources et Bioéconomie 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572338990609338E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121539v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micromécanique et microstructurale au sein de l’albumen amylacé du grain de blé par AFM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Impact factors for the grindability of fermented Switchgrass: from lab scale to pilot scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Forum des microscopies à sonde locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">8. Center for Bioenergy Innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Asheville, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569542v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathis Thouret</w:t>
+                <w:t xml:space="preserve">Étude micromécanique et microstructurale au sein de l’albumen amylacé du grain de blé par AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
+              <w:t xml:space="preserve">25. Forum des microscopies à sonde locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111865v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude micromécanique et microstructurale au sein de l'albumen amylacé du grain de blé par AFM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Impact of grinding media size distributions on the grinding oflignocellulosic biomasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Thouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Réau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">7. Center for bioenergy innovation annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Asheville, United States. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466794v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modeling of granular flows of polyhedral particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Elastic behavior of granular materials composed of polyhedral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165781v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of granular materials composed of polyhedral particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Etude micromécanique et microstructurale au sein de l'albumen amylacé du grain de blé par AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ramonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165767v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic behavior of granular packings: effect of particle shape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Discrete element modeling of granular flows of polyhedral particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung VU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom. 2022</w:t>
+              <w:t xml:space="preserve">9. International Conference on Discrete Element Methods (DEM9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169617v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation péridynamique du comportement à la rupture de mousses solides</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Elastic behavior of granular packings: effect of particle shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chung Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18. European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931636v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulation of wet granular medium in rotating drum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Granulation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modélisation péridynamique du comportement à la rupture de mousses solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Guessasma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931647v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition de la vitrosité inter-grains et intra-grain au sein d'un lot de blé par une méthode originale utilisant la lumière transmise au travers d'une coupe de grain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Compaction rheology of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France. 2019</w:t>
+              <w:t xml:space="preserve">54ème Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144946v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomerates of wet particles: effect of size distribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Répartition de la vitrosité inter-grains et intra-grain au sein d'un lot de blé par une méthode originale utilisant la lumière transmise au travers d'une coupe de grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">7. Congrès du réseau français de biologie des graines - Graine 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941797v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Agglomerates of wet particles: effect of size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été internationale Mechanics Physics of Stretchable objects (MEPHISTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Cargèse, France</w:t>
+              <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929419v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling particle breakage inside rotating drums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Granular flow and drag force around an intruder: experimental and numerical observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Aussois, France. </w:t>
+              <w:t xml:space="preserve">Ecole d’été internationale Mechanics Physics of Stretchable objects (MEPHISTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906526v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag force applied to an intruder during its extraction from an ensiled granular medium: experiments and 2D DEM simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lehuen</w:t>
+                <w:t xml:space="preserve">Modeling particle breakage inside rotating drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Duri</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research seminar and conference: Granular matter «The Interdisciplinary Nature of Particulate Systems»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">29. ALERT Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929506v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur des granules d’amidon : explorer leurs propriétés mécaniques selon leur origine botanique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+                <w:t xml:space="preserve">Drag force applied to an intruder during its extraction from an ensiled granular medium: experiments and 2D DEM simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Duri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">Gordon research seminar and conference: Granular matter «The Interdisciplinary Nature of Particulate Systems»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940569v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of tall granular columns in fluid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
+                <w:t xml:space="preserve">Au cœur des granules d’amidon : explorer leurs propriétés mécaniques selon leur origine botanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603812v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration Process of Wet Granular Material: Effects of Size Distribution and Froude Number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Collapse of tall granular columns in fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. ALERT Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8. International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. EDP Sciences, EPJ Web of Conferences, 140, 2017, EPJ Web of Conferences. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714009041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772410v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of grains under impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa F Orozco</w:t>
+                <w:t xml:space="preserve">Agglomeration Process of Wet Granular Material: Effects of Size Distribution and Froude Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">28. ALERT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aussois, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910069v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Bares</w:t>
+                <w:t xml:space="preserve">Fragmentation of grains under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Baltimore, United States. 2016</w:t>
+              <w:t xml:space="preserve">Powders and Grains 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837321v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a discrete element method to estimate the Force distributions probed by a growing root in a granular soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
+                <w:t xml:space="preserve">Effect of raw material properties on iron ores granulation: experimental study and analysis of granules breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric van Loo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Douce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837344v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction and shearing of soft-particle granular media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mechanical feedback between a growing root and a deformable granular medium: extracting physical laws from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
+              <w:t xml:space="preserve">4. International Conference on Soil Bio- and Eco-engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia. 2016, The Use of Vegetation to Improve Slope Stability</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568135v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Development of a discrete element method to estimate the Force distributions probed by a growing root in a granular soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference session Granular Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Easton, United States. 2016</w:t>
+              <w:t xml:space="preserve">10. European Conference on Mathematical and Theoretical Biology (ECMTB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nottingham, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568873v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental observations of root growth in a controlled photoelastic granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Baltimore, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837466v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of the fracture of particles embedding microcracks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Compaction and shearing of soft-particle granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568133v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical feedback between a growing root and a deformable granular medium: extracting physical laws from numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
+                <w:t xml:space="preserve">Textural analysis of soft granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Soil Bio- and Eco-engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Sydney, Australia. 2016, The Use of Vegetation to Improve Slope Stability</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference session Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Easton, United States. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837343v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of raw material properties on iron ores granulation: experimental study and analysis of granules breakage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexey Koltsov</w:t>
+                <w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-H. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
+              <w:t xml:space="preserve">8. International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602212v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM simulations of granular media made of non-convex particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
+                <w:t xml:space="preserve">Peridynamic study of the fracture of particles embedding microcracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
+              <w:t xml:space="preserve">EMI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568149v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ultrasoft-particle media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Distribution of liquid clusters inside a granular packing by LBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. , 2015</w:t>
+              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568136v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the mechanical interaction between a growing root and a granular substrate using the Discrete Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biomechanics International Conference PBM8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Modeling ultrasoft-particle media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185307v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Dimensional Simulation of Hydraulic Fracturing on Fault using Lattice Element Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X Xu</w:t>
+                <w:t xml:space="preserve">DEM simulations of granular media made of non-convex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriarimina Daniel Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. ISRM International Congress of Rock Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montréal, Canada. 2015</w:t>
+              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01918021v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Wheat Grain: From Biopolymer Mechanics to the Macroscale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emna Chichti</w:t>
+                <w:t xml:space="preserve">To preserve cork properties, better keep bubbles in the cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Balbusquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée Scientifique du Labex NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. , 2015</w:t>
+              <w:t xml:space="preserve">Biorefinery for Food, Fuels and Materials, BFFM2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605083v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the starch content affect common wheat fractionation? A numerical approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three Dimensional Simulation of Hydraulic Fracturing on Fault using Lattice Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. George</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. K. W. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grain for feeding the world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. 2015</w:t>
+              <w:t xml:space="preserve">13. ISRM International Congress of Rock Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montréal, Canada. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594752v1</w:t>
+                <w:t xml:space="preserve">hal-01918021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM-DEM simulation of sheared dense granular suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">The Wheat Grain: From Biopolymer Mechanics to the Macroscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsta Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
+              <w:t xml:space="preserve">4. Journée Scientifique du Labex NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568145v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the root-soil mechanical interaction on the variability of root architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">How does the starch content affect common wheat fractionation? A numerical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
+              <w:t xml:space="preserve">Grain for feeding the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594240v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">LBM-DEM simulation of sheared dense granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Perales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837473v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of liquid clusters inside a granular packing by LBM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peridynamic study of particle fracture under impact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568144v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between two localized fluidization cavities in a granular media: experiments and numerical simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+                <w:t xml:space="preserve">Influence of the root-soil mechanical interaction on the variability of root architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">Conference on Particle-Based Methods (PARTICLES 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594248v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Frank</w:t>
+                <w:t xml:space="preserve">Interaction between two localized fluidization cavities in a granular media: experiments and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014, Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533842v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of wheat fractionation role of starch volume fraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Failure of materials embedding inclusions: a numerical study using a peridynamic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594308v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between two localized fluidization cavities in granular media : Experiments and numerical simulation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of wheat fractionation role of starch volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Affes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837457v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Destabilization of immersed granular avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Interaction between two localized fluidization cavities in granular media : Experiments and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594247v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fracturing process of geomaterial using Lattice Element Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Xu</w:t>
+                <w:t xml:space="preserve">Destabilization of immersed granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837459v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling soft granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Averseng</w:t>
+                <w:t xml:space="preserve">Modelling fracturing process of geomaterial using Lattice Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. W. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594307v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional hydraulic fracturing modelling using Lattice Element Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">X. Xu</w:t>
+                <w:t xml:space="preserve">Modeling soft granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601632v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear flow of dense granular suspensions by computer simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Three-dimensional hydraulic fracturing modelling using Lattice Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. K. W. Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales - MGMAS2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837460v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann modeling of liquid clusters in granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear flow of dense granular suspensions by computer simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Monerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837458v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lattice Boltzmann modeling of liquid clusters in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594293v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater granular flows down inclined planes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Soga</w:t>
+                <w:t xml:space="preserve">Modélisation des matériaux à particules hautement déformables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837461v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D DEM-LBM numerical simulation of localized fluidization in immersed granular media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+                <w:t xml:space="preserve">Underwater granular flows down inclined planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Soga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. CRC Press, 1700 p., 2015, Geomechanics from Micro to Macro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568883v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface waves generation by immersed granular avalanches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carole Delenne</w:t>
+                <w:t xml:space="preserve">A 2D DEM-LBM numerical simulation of localized fluidization in immersed granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568884v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the onset of immersed granular avalanches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Surface waves generation by immersed granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568872v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new step in the construction of wheat endosperm modelling to predict mechanical behaviour</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Georges</w:t>
+                <w:t xml:space="preserve">Numerical modeling of the onset of immersed granular avalanches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenichi Soga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC Conference 2013 in association with AGSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Perth, Australia. 2013</w:t>
+              <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601844v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et prédire le comportement à la rupture de l’albumen du grain de blé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">A new step in the construction of wheat endosperm modelling to predict mechanical behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu George</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
+              <w:t xml:space="preserve">ICC Conference 2013 in association with AGSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Perth, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594304v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale et modélisation du comportement mécanique des grains de blé tendre en relation avec la texture de l’albumen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Comprendre et prédire le comportement à la rupture de l’albumen du grain de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Chichti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Lullien-Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques des Industries Céréalières JTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Reims, France. Industries des Céréales, 188, 2013, Industries des Céréales</w:t>
+              <w:t xml:space="preserve">Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594354v1</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale et modélisation du comportement mécanique des grains de blé tendre en relation avec la texture de l’albumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chichti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Techniques des Industries Céréalières JTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Reims, France. Industries des Céréales, 188, 2013, Industries des Céréales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation of wetting regimes in a 2D granular packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Numerical Modeling of Grain/Fluid Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39611,227 +39871,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built on Sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MIT Press, pp.272, 2020, 9780262043700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière en grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.336, 2017, 978-2-7381-3857-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39841,746 +40101,746 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-grain coupling using the Lattice Boltzmann method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kianoosh Taghizadeh; Gael Combe; Stefan Luding. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Element Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, ALERT Doctoral School 2017, 978-2-9542517-9-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats d'équilibre, textures et chaînes de force dans les milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La matière en désordre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, 2014, Savoirs actuels. Série Physique, 978-2-7598-1069-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of cohesive interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Radjaï F. and Dubois F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Numerical Modeling of Granular Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley ISTE, 2011, 978 1 84821 260 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle assembling methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Radjai et F. Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete-element modeling of granular materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Iste, pp.123-151, 2011, ISBN 978-1-84821-260-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique des interactions cohésives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Saïd El Youssoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F Radjai et F Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, Hermès, 2010, 978 2 7462 2976 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes d'assemblage de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Radjai et F. Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique discrète des matériaux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, pp.137-170, 2010, 978-2746229761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Transmission in Cohesive Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Topin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40590,159 +40850,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. D. Goddard, J. T. Jenkins et P. Giovine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modeling and Physical Instances of granular Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIP, pp.240-260, 2010, 978-0-7354-0772-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the rheology and the cracking of granular media with cementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mabille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Benet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and Grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swets and Zeitlinger, 2001, 90-2651-826-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40752,143 +41012,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for crushing a mineral material in presence of at least one grinding aid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rouau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2020/002831. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40898,205 +41158,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Granular Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41106,591 +41366,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A soft particle dynamics method based on shape degrees of freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Trivino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Richefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Richefeu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlanvi Lampoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-element simulation of particle breakage inside ball mills: A 2D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root growth and force chains in a granular soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
+                <w:t xml:space="preserve">Particle dynamics simulation of wet granulation in a rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786797v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle dynamics simulation of wet granulation in a rotating drum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Root growth and force chains in a granular soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fourcaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790961v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieux granulaires à comportement solide. Modélisation, analyse expérimentale de la cohésion, validation et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Montpellier II - Sciences et Techniques du Languedoc, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -41700,404 +41960,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of grains under impact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Orozco</w:t>
+                <w:t xml:space="preserve">Agglomeration of wet granular material in rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01910031v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01767718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration of wet granular material in rotating drum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+                <w:t xml:space="preserve">Fragmentation of grains under impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-01767718v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01910031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rockable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e981bb9fae3c064abb9ddff3bbd19ad1a3b698e7;origin=https://hal.archives-ouvertes.fr/hal-04933604;visit=swh:1:snp:3a5c01138e6e944de9ff6ec37770d7dd7744c5cc;anchor=swh:1:rel:bf7c270991242bd75e4f44c0d525cb4493d903ba;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId677"/>
+      <w:footerReference w:type="default" r:id="rId681"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -42165,51 +42425,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2929E1C8"/>
+    <w:nsid w:val="9C188428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42396,51 +42656,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-delenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4107-0502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073213837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1683-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502425v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109997" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493399v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Ayed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chung Vu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01907-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Hosseini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02295-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01382-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458940v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chung VU" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119338" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044907" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453948v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00391-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540059v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15263-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540224v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02090443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriarimina Daniel Rakotonirina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Devouassoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barrios Goicetty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b05557" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02063511v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-018-0198-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Fakih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.042903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415191v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568141v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Soga" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60766-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541032v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0689-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.032" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837433v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.02.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.676" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15047-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843268v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peth" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0388-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678842v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0321-8" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268264v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12117-7" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687592v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689851v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.060" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansouri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seridi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. El Youssoufi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.055" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXML84T3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459996v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.06.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691852v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.019" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0M82T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Idoux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.059" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFT5GFPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691849v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topin Vincent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051302" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689872v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.178001" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686994v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-009-0160-9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;ron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2008.04.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV9FWVF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690009v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabille Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.070" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98HQXQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691856v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mansouri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene S&#233;ridi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXBD3248-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691868v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TC8M7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759643v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157693v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Said El Youssoufi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09WRS7K1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562421v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.01.025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TKQDBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759644v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759645v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10201-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT5L3MT2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003083v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.051307" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156947v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692612" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156772v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#305;&#776;d El Youssoufi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01484-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0373" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3CHP09-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968510v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968556v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951135v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595871v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968559v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968594v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598444v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968533v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951111v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968616v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahmoud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999048v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951079v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182480v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182514v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182301v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182307v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182639v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182399v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182629v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967136v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966592v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929532v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929547v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941711v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182607v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182562v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974046v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guyon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929527v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929932v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940109v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929523v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941799v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182622v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928718v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928693v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928919v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928897v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928895v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778011v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595248v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005013" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595253v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014013" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502280v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006026" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595249v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939380v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunier-Coulin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594571v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006004" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594573v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009044" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772261v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563611v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008021" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772275v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939395v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019637v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602915v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818288" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605556v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568148v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837419v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594443v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602099v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngoma" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444806v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269325v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269352v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745042v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745081v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844221v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594289v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594738v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965404v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Delenne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Radjai" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567217v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812165" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844248v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844244v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844245v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568153v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268383v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812108" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594303v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Georges" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844251v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844818v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745155v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844219v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760655v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760589v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844254v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844222v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844220v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844253v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844262v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844225v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422774v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soga Kenichi" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844229v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844263v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422659v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761095v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688547v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844228v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760696v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688548v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844289v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712897v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1421-2_32" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKJMQPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690036v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688528v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844267v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688529v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844280v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760576v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378726v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378533v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844278v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844277v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688554v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688526v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844275v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760569v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844281v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692421v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391225v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758080v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844236v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844235v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360484v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362107v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562413v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563129v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562588v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165781v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165767v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169617v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939563v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144946v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941797v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940569v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603812v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009041" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772410v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837344v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568135v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837466v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837343v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602212v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Loo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568149v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837330v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918021v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. W. Wong" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soga" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Xu" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605083v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594752v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568145v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594240v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568144v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594248v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594308v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837457v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594247v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837459v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601632v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837460v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369542.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837458v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837461v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumar" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568883v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568884v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568872v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601844v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594304v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594354v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568871v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938822v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Butler" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595078v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences/physique-chimie/matiere-en-grains_9782738138576.php#" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938877v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594809v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688530v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690047v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688532v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690053v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690052v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829748v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844290v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014957v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786797v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007302v2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01767718v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933604v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e981bb9fae3c064abb9ddff3bbd19ad1a3b698e7;origin=https://hal.archives-ouvertes.fr/hal-04933604;visit=swh:1:snp:3a5c01138e6e944de9ff6ec37770d7dd7744c5cc;anchor=swh:1:rel:bf7c270991242bd75e4f44c0d525cb4493d903ba;path=/" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-delenne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4107-0502" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073213837" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1683-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620773v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Trivino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlanvi Lampoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2026.110030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Thouret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121775" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Prat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2025.109997" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Ayed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090064v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frank" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.055507" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493513v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chung Vu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01907-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05493359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1480/1/012037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.044907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Hosseini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-024-02295-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01382-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2024.119723" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458940v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chung VU" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119338" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.108.034903" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Ghadiri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00391-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-021-00390-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124905008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heinze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu George" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052901" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-15263-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.022906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lehuen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-020-01047-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2020.08.048" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02540224v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.032906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02090443v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriarimina Daniel Rakotonirina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Devouassoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Barrios Goicetty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b05557" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373217v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering6040102" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02063511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-018-0198-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137110v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Fakih" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fourcaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.042903" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985869v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Averseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.10.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415191v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guyon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.08.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.07.009" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chichti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2018.07.009" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494427v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.044" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Motte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dubreucq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.01.043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SLBZ8N1-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568141v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Soga" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6058(16)60766-7" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Perales" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.012901" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541032v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0689-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563609v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.01.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Affes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.06.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837433v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2016.02.017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Samson" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mabille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223545v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.676" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.06.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238105v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.07.006" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15047-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185880v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.06.036" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W47S4NJZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.052203" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843268v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamand&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2012.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844355v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#239;d El Youssoufi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0388-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648905v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.08.024" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/sf3q-8884" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-012-0321-8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268264v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Topin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12117-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691852v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G0M82T0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687592v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157704v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansouri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seridi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. El Youssoufi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.055" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXML84T3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689851v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.060" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2011.06.008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688533v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Augier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Idoux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.09.059" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFT5GFPB-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691849v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691856v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Mansouri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene S&#233;ridi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.09.010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXBD3248-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.178001" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686994v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-009-0160-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689882v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Topin Vincent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.051302" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691866v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;ron" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyesse Laloui" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2008.04.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDV9FWVF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690009v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabille Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2008.04.070" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D98HQXQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759643v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Sadoudi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Haddad" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Benet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2007.05.009" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7TC8M7V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759645v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Brendel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10201-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TT5L3MT2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Said El Youssoufi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.01.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-09WRS7K1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562421v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2007.01.025" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TKQDBWQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.021301" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003083v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.051307" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156947v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;net" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156952v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.401" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JXXQZFKB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04156772v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Sa&#305;&#776;d El Youssoufi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(02)01484-5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674417v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Haddad" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Benet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mermel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abecassis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0373" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG3CHP09-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576145v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05092330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Antoine Assor" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081117v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413766v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202534010016" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373425v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968548v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968510v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968556v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951135v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595871v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968559v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968594v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598444v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951111v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968616v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahmoud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999048v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635837v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien R&#233;au" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182488v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182480v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182514v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169142v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182301v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182639v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124909007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182307v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929270v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duri Agn&#232;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182399v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182629v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930365v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929055v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cassan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929607v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Planchot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927152v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966592v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929532v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941598v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929515v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967136v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Vo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02943080v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsta Heinze" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929600v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966610v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Frank" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929547v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936639v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929099v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940684v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182617v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182562v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967112v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. H. Nguyen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974046v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Guyon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944690v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929527v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929507v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929001v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929932v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940109v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940671v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940156v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929523v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929440v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941799v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182622v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928693v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918035v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928919v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928897v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928895v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778011v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928925v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939395v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499260v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014008" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595248v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714005013" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595386v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714007018" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595253v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714014013" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estrada" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itthichai Preechawuttipong" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006026" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595249v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015017" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939380v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunier-Coulin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539472v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594571v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714006004" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594573v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009044" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594574v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714013019" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772261v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595485v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714002029" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563611v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008021" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602577v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ramonda" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772275v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605556v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019637v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602915v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FSPMA.2016.7818288" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568148v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837419v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269352v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594443v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143526v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602099v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngoma" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837431v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444806v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837430v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837462v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269325v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516449v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916257v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568887v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745042v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844221v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745081v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594289v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268383v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812108" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837429v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844215v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nezamabadi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594738v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delenne" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965404v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Delenne" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richefeu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Radjai" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567217v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812165" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844248v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844244v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844245v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568153v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844220v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844253v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844251v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594303v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Georges" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844818v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760589v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760655v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844219v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745155v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844254v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844222v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844262v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844225v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422774v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soga Kenichi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844229v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844263v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422659v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761095v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844228v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688547v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688548v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844289v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760696v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712897v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1421-2_32" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PKJMQPD1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690036v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688529v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688528v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844267v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758080v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844280v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760576v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378726v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378533v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844278v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844277v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688554v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760569v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844275v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688526v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844281v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692421v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391225v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844236v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844235v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362107v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562413v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulie" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saix" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360484v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563129v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562588v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615981v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572338990609338E12" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121539v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569542v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111865v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165767v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466794v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165781v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169617v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939563v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931636v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Guessasma" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931647v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144946v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941797v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929419v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929506v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940569v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603812v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714009041" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772410v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602212v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric van Loo" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837343v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837344v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837321v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bares" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568135v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568873v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837466v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Luu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568133v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568144v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837330v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568136v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568149v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185307v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Balbusquier" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918021v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. W. Wong" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soga" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Xu" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605083v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594752v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. George" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568145v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837473v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594240v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594248v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533842v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594308v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837457v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594247v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837459v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594307v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601632v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837460v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369542.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837458v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594293v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837461v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kumar" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568883v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568884v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568872v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601844v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594304v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594354v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568871v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938822v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Butler" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595078v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.odilejacob.fr/catalogue/sciences/physique-chimie/matiere-en-grains_9782738138576.php#" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938877v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594809v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688530v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690047v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688532v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690053v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690052v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829748v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03411125v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603489v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844290v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014957v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786797v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007302v2" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01767718v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04933604v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e981bb9fae3c064abb9ddff3bbd19ad1a3b698e7;origin=https://hal.archives-ouvertes.fr/hal-04933604;visit=swh:1:snp:3a5c01138e6e944de9ff6ec37770d7dd7744c5cc;anchor=swh:1:rel:bf7c270991242bd75e4f44c0d525cb4493d903ba;path=/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>