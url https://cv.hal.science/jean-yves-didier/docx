--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -216,1550 +216,1680 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t>
+                <w:t xml:space="preserve">XRTwin4Industry: Empowering Industrial Digital Twins with XR and Instruction System - A Framework for Standardization and Interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t>
+                <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Loup</w:t>
+                <w:t xml:space="preserve">Timothé Lacheroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Creff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Ben Hamida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.108476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2026.108476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983859v1</w:t>
+                <w:t xml:space="preserve">hal-05559333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Sustainable Industry 4.0 Approach for Increasing the Performance of SMEs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr10061092⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939817v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WeCo-SLAM: Wearable Cooperative SLAM System for Real-time Indoor Localization Under Challenging Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Sustainable Industry 4.0 Approach for Increasing the Performance of SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Israel Ireta Muñoz</w:t>
+                <w:t xml:space="preserve">Paul-Eric Dossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roussel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaspard Laouénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3101121⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr10061092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609471v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Transformation of Small and Medium Sized Enterprises Production Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WeCo-SLAM: Wearable Cooperative SLAM System for Real-time Indoor Localization Under Challenging Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viachaslau Kachurka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Koumas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Israel Ireta Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jsea.2021.1412036⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.5122--5132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3101121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170004v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Digital Transformation of Small and Medium Sized Enterprises Production Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Koumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Eric Dossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.607--630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jsea.2021.1412036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971017v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (12), pp.16575--16600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01971026v1</w:t>
+                <w:t xml:space="preserve">hal-01971017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Domingues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01078067v1</w:t>
+                <w:t xml:space="preserve">hal-01971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Localization Using a New Sensor Association Framework for Outdoor Augmented Reality Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Zendjebil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/634758⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782856v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Smart Localization Using a New Sensor Association Framework for Outdoor Augmented Reality Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.634758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/634758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00138-008-0170-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00639322v1</w:t>
+                <w:t xml:space="preserve">hal-00782856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité augmentée en extérieur. État de l'art</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Maidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/tsi.28.857-890⟩</w:t>
+              <w:t xml:space="preserve">Machine Vision and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.365--376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00138-008-0170-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639331v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIRELA framework: modeling and analyzing mixed reality applications using timed automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réalité augmentée en extérieur. État de l'art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Decle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6-7), pp.857-890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.857-890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639378v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The MIRELA framework: modeling and analyzing mixed reality applications using timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (1), elec. proc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639335v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hybrid Camera Pose Estimation Combining Square Fiducials Localization Technique and Orthogonal Iteration Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.169--188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1769,5521 +1899,5521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRTwin4Industry: A Comprehensive Framework for Standardisation and Interoperability in XR-Enabled Industrial Digital Twins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Lacheroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Belfadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Pervasive Computing and Communications (PerCom), Workshop Digital Twins Ecosystems and Applications (DIGITA).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Washington, DC., United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PerComWorkshops65533.2025.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and ergonomics of automated versus manual validation for AR-supervised industrial operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Laouénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Eric Dossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Computer society; Visualization and Graphics Technical Committee, Mar 2025, Saint-Malo, France. pp.135--145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VR59515.2025.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brightness Is More Efficient Than Delay To Induce Weight Perception In Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th International Conference on Auditory Display (ICAD 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Troy, NY, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hand representation on a grasping task in augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lafuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Multimodal Interaction (ICMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.364--372, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3577190.3614128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image quantization towards data reduction: robustness analysis for SLAM methods on embedded platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chevobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Darouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2022 - The 29th IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4158-4162, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03858795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Degand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Multi-SLAM System for Agent Localization and 3D Mapping in Dynamic Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2020 - International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Localization and Mapping: Towards Tracking Resilience Through a Multi-SLAM Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint Raphael, France. pp.465--470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWIR Camera-Based Localization and Mapping in Challenging Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viachaslau Kachurka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on IMAGE ANALYSIS AND PROCESSING (ICIAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.446--456, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Motion Recognition System Based on LMA Technique and a Discrete Hidden Markov Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant LMA Features for Human Motion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust human action recognition system using Laban Movement Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Marseille, France. (elec. proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture Recognition for Humanoid Robot Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.1115--1120, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Noise Reduction to Identify Motion Parameters in AR Maintenance Scenario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Rukubayihunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Adjunct IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Merida, Yucatan, Mexico. pp.27--30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème journées de l'AFRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alia Rukubayihunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01257414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indefinite waitings in MIRELA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Arcile,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Engineering Safety and Security Systems (ESSS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.5--18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.184.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Analysing Mixed Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Czachórski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Arcile</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Man–Machine Interactions (ICMMI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Kocierz Pass, Poland. pp.3--17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23437-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to detect potential race conditions in component-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International ACM Sigsoft Symposium on Component-Based Software Engineering (CBSE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.97--106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2602458.2602470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deadlock and temporal properties analysis in mixed reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Arcile,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Symposium on Software Reliability Engineering (ISSRE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Naples, Italy. pp.55--65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSRE.2014.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Daejeon, South Korea. pp.19--22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing timed automata specifications: the &amp;quot;sandwich&amp;quot; approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Application of Concurrency to System Design (ACSD 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.233--242, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACSD.2013.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Outdoor augmented reality system for geological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Pouderoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Kaohsiung, Taiwan. pp.416-421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2012.6265927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741481v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor augmented reality system for geological applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Zendjebil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vairon</w:t>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2012.6265927⟩</w:t>
+              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744387v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.337 - 342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based middleware for distributed augmented reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Communication System Software and Middleware (COMSWARE '11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Verona, Italy. elec. proc., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2016551.2016554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Scale Localization - For Mobile Outdoor Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.492--501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A GPS-IMU-Camera modelization and calibration for 3d localization dedicated to outdoor mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control Automation and Systems (ICCAS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Gyeonggi-do, South Korea. pp.1580--1585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marker Less Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Warsaw, Poland. pp.218--227, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02345-3_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.249--250, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1450579.1450637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Las Vegas, NV, United States. pp.498--507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor Augmented Reality: State of the Art and Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frauciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.177--187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force Feedback Virtual Painting on Real Objects: A Paradigm of Augmented Reality Haptics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference, EuroHaptics 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.776--785, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00782710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The MIRELA Framework: modeling and analyzing mixed reality applications using timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.189--199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344878v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIRELA Framework: modeling and analyzing mixed reality applications using timed automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.165--170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339454v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and analyzing mixed reality applications using timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.173--178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRELA: A language for modeling and analyzing mixed reality applications using timed automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachir Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Virtual Reality 2008 (VR'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Reno, NV, United States. pp.249--250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Athens, Greece. pp.1--6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED.2007.4433932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuo-Haptic Blending Applied to a Tele-Touch-Diagnosis Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCI (14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Beijing, China. pp.617--626, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-73335-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalité Augmentée en extérieur : Enjeux et Etat de l'Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frauciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2es journées de l'Association Française de Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward 3D free form object tracking using skeleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Informatics in Control, Automation and Robotics (IFAC/ICINCO 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Setúbal, Portugal. pp.74-81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0001207400740081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking 3D free form object in video sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Scuturici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd Canadian Conference on Computer and Robot Vision (CRV'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Quebec city, Canada. pp.50--50, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CRV.2006.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Naudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7293,280 +7423,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work-in-Progress: Smart data reduction in SLAM methods for embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chevobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Darouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Mandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASES 2022 - International Conferenceon Compilers, Architectures, and Synthesis for Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Shanghai (virtual event), China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEEE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-24, 2022, 2022 International Conference on Compilers, Architecture, and Synthesis for Embedded Systems (CASES). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASES55004.2022.00018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03858796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting with a virtual tool on a real object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. , pp.563-564, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2953046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00798820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7576,266 +7706,266 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D camera tracking for mixed reality using multi sensors technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depth Map and 3D Imaging Applications: Algorithms and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.528--539, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-61350-326-3.ch027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00989159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision-Based Tracking for Mobile Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tsihrintzis, George A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Services in Intelligent Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.297--326, 2008, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-78502-6_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7845,265 +7975,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable projet ANR RAXENV, SP1.3 Cahier des charges du système matériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable projet ANR RAXENV, SP1.1 La Réalité Augmentée en Extérieur - Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8113,130 +8243,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey on real-time 3D scene reconstruction with SLAM methods in embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chevobbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Darouich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8246,100 +8376,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la dextérité d'un système de réalité augmentée mobile appliqué à la maintenance industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00339615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8349,105 +8479,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures pour les logiciels de Réalité Augmentée : des concepts aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02077978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId193"/>
+      <w:footerReference w:type="default" r:id="rId197"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8515,51 +8645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D68DFA89"/>
+    <w:nsid w:val="C0A1E146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8746,51 +8876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9863-5471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121133184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191860959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035667447X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03939817v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Laou&#233;nan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10061092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Koumas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2021.1412036" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lalag&#252;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.857-890" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MTC9540V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops65533.2025.00056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR59515.2025.00038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858795v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.184.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230033v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23437-3_1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2014.33" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841771v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2013.26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2012.6265927" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frauciel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339454v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001207400740081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.79" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858796v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mandelli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9933133/proceeding" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES55004.2022.00018" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3.ch027" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339439v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339438v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201480v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339615v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077978v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9863-5471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121133184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191860959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035667447X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03939817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Laou&#233;nan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10061092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Koumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2021.1412036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lalag&#252;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.857-890" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MTC9540V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops65533.2025.00056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR59515.2025.00038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897315" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_41" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.184.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23437-3_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2014.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2013.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2012.6265927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frauciel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001207400740081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9933133/proceeding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES55004.2022.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3.ch027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>