--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -826,248 +826,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
+                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01971017v1</w:t>
+                <w:t xml:space="preserve">hal-01971026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t>
+                <w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Ramezanpanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78 (12), pp.16575--16600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971026v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t>
               </w:r>
@@ -1105,51 +1105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1222,51 +1222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.634758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1339,51 +1339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Vision and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (3), pp.365--376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,51 +1696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.169--188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3154,51 +3154,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Motion Recognition System Based on LMA Technique and a Discrete Hidden Markov Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant LMA Features for Human Motion Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3344,51 +3344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust human action recognition system using Laban Movement Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesture Recognition for Humanoid Robot Teleoperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,51 +3647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Human-Robot Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insaf Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3723,438 +3723,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alia Rukubayihunga</w:t>
+                <w:t xml:space="preserve">Modelling and Analysing Mixed Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Arcile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeusz Czachórski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Man–Machine Interactions (ICMMI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kocierz Pass, Poland. pp.3--17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23437-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257414v1</w:t>
+                <w:t xml:space="preserve">hal-01230033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indefinite waitings in MIRELA systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Arcile,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Arcile,</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Rataj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Workshop on Engineering Safety and Security Systems (ESSS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.5--18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4204/EPTCS.184.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Analysing Mixed Reality Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Devillers</w:t>
+                <w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Rukubayihunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Man–Machine Interactions (ICMMI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kocierz Pass, Poland. pp.3--17, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23437-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230033v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to detect potential race conditions in component-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International ACM Sigsoft Symposium on Component-Based Software Engineering (CBSE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lille, France. pp.97--106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,90 +4188,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deadlock and temporal properties analysis in mixed reality applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Arcile,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th IEEE International Symposium on Software Reliability Engineering (ISSRE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Naples, Italy. pp.55--65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4299,833 +4299,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
+                <w:t xml:space="preserve">Implementing timed automata specifications: the &amp;quot;sandwich&amp;quot; approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Daejeon, South Korea. pp.19--22, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Application of Concurrency to System Design (ACSD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.233--242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACSD.2013.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903544v1</w:t>
+                <w:t xml:space="preserve">hal-00841771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing timed automata specifications: the &amp;quot;sandwich&amp;quot; approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Devillers</w:t>
+                <w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Application of Concurrency to System Design (ACSD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.233--242, </w:t>
+              <w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Daejeon, South Korea. pp.19--22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACSD.2013.26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841771v1</w:t>
+                <w:t xml:space="preserve">hal-00903544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor augmented reality system for geological applications</w:t>
+                <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vairon</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AIM.2012.6265927⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744387v1</w:t>
+                <w:t xml:space="preserve">hal-00744394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor augmented reality system for geological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Otmane</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Pouderoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vairon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t>
+              <w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Kaohsiung, Taiwan. pp.416-421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AIM.2012.6265927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741481v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Otmane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t>
+              <w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675319v1</w:t>
+                <w:t xml:space="preserve">hal-00741481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t>
+                <w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.337 - 342, </w:t>
+              <w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.64⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741479v1</w:t>
+                <w:t xml:space="preserve">hal-00675319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+                <w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.337 - 342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMEW.2012.64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744394v1</w:t>
+                <w:t xml:space="preserve">hal-00741479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Component-based middleware for distributed augmented reality applications</w:t>
               </w:r>
@@ -5137,51 +5137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chouiten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Communication System Software and Middleware (COMSWARE '11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Verona, Italy. elec. proc., </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.492--501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5362,51 +5362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Control Automation and Systems (ICCAS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Gyeonggi-do, South Korea. pp.1580--1585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5470,51 +5470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Warsaw, Poland. pp.218--227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5554,160 +5554,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00361168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MIRELA: A language for modeling and analyzing mixed reality applications using timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Virtual Reality 2008 (VR'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Reno, NV, United States. pp.249--250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344877v1</w:t>
+                <w:t xml:space="preserve">hal-00339452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5716,106 +5694,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Las Vegas, NV, United States. pp.498--507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outdoor Augmented Reality: State of the Art and Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Zendjebil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5824,733 +5802,755 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frauciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.177--187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Feedback Virtual Painting on Real Objects: A Paradigm of Augmented Reality Haptics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bayart</w:t>
+                <w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, EuroHaptics 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_99⟩</w:t>
+              <w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.249--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1450579.1450637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00782710v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIRELA Framework: modeling and analyzing mixed reality applications using timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force Feedback Virtual Painting on Real Objects: A Paradigm of Augmented Reality Haptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bayart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference, EuroHaptics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.776--785, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_99⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339454v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MIRELA Framework: modeling and analyzing mixed reality applications using timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Laval, France. pp.189--199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344878v1</w:t>
+                <w:t xml:space="preserve">hal-00339454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analyzing mixed reality applications using timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.165--170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339453v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and analyzing mixed reality applications using timed automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachir Djafri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Klaudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t>
+              <w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.173--178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344876v1</w:t>
+                <w:t xml:space="preserve">hal-00339453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRELA: A language for modeling and analyzing mixed reality applications using timed automata</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Zendjebil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanna Klaudel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality 2008 (VR'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Reno, NV, United States. pp.249--250</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339452v1</w:t>
+                <w:t xml:space="preserve">hal-00344876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t>
               </w:r>
@@ -6575,51 +6575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Tazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Athens, Greece. pp.1--6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6653,77 +6653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuo-Haptic Blending Applied to a Tele-Touch-Diagnosis Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6809,64 +6809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Frauciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2es journées de l'Association Française de Réalité Virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Luminy, France</w:t>
@@ -6889,537 +6889,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward 3D free form object tracking using skeleton</w:t>
+                <w:t xml:space="preserve">Tracking 3D free form object in video sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Scuturici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Informatics in Control, Automation and Robotics (IFAC/ICINCO 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0001207400740081⟩</w:t>
+              <w:t xml:space="preserve">The 3rd Canadian Conference on Computer and Robot Vision (CRV'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Quebec city, Canada. pp.50--50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRV.2006.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512988v1</w:t>
+                <w:t xml:space="preserve">hal-00339473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward 3D free form object tracking using skeleton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Informatics in Control, Automation and Robotics (IFAC/ICINCO 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Setúbal, Portugal. pp.74-81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0001207400740081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339455v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking 3D free form object in video sequence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihaela Scuturici</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Canadian Conference on Computer and Robot Vision (CRV'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CRV.2006.79⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00339473v1</w:t>
+                <w:t xml:space="preserve">hal-00339455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t>
+                <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339457v1</w:t>
+                <w:t xml:space="preserve">hal-00339456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t>
+                <w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Otmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t>
+              <w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339456v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7584,77 +7584,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting with a virtual tool on a real object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. , pp.563-564, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7863,51 +7863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Maidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Mallem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tsihrintzis, George A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Services in Intelligent Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.297--326, 2008, Studies in Computational Intelligence, </w:t>
@@ -8645,51 +8645,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0A1E146"/>
+    <w:nsid w:val="43453ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8876,51 +8876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9863-5471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121133184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191860959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035667447X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03939817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Laou&#233;nan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10061092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Koumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2021.1412036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lalag&#252;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.857-890" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MTC9540V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops65533.2025.00056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR59515.2025.00038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897315" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_41" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230054v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.184.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230033v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23437-3_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2014.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2013.26" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2012.6265927" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339480v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frauciel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339453v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339452v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512988v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001207400740081" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339473v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.79" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9933133/proceeding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES55004.2022.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3.ch027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9863-5471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121133184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191860959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035667447X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03939817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Laou&#233;nan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10061092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Koumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2021.1412036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lalag&#252;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.857-890" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MTC9540V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops65533.2025.00056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR59515.2025.00038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897315" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_41" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23437-3_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.184.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2014.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2013.26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2012.6265927" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frauciel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.79" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001207400740081" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9933133/proceeding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES55004.2022.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3.ch027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>