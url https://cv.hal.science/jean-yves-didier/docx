--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,8590 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8538 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Yves Didier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-yves-didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9863-5471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121133184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191860959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&pli=1&user=H-yKCo8AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">000000035667447X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRTwin4Industry: Empowering Industrial Digital Twins with XR and Instruction System - A Framework for Standardization and Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Lacheroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Creff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 182, pp.108476. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.future.2026.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability Evaluation of Integrated and Separated Interfaces in an Immersive Authoring Tool based on Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31 (5), pp.2475--2483. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Sustainable Industry 4.0 Approach for Increasing the Performance of SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Eric Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (6), pp.1092. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10061092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeCo-SLAM: Wearable Cooperative SLAM System for Real-time Indoor Localization Under Challenging Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viachaslau Kachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Israel Ireta Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.5122--5132. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3101121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Transformation of Small and Medium Sized Enterprises Production Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Koumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Eric Dossou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Software Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (12), pp.607--630. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jsea.2021.1412036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Motions and Emotions Recognition Inspired by LMA Qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.1411--1426. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-018-01619-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive motions recognition and analysis with learning and statistical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Ramezanpanah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 78 (12), pp.16575--16600. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-018-6893-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed reality for diving and underwater tasks using Remotely Operated Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Computational Sciences &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (4), (elec. proc.). </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5121/ijcsa.2014.4501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Localization Using a New Sensor Association Framework for Outdoor Augmented Reality Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.634758. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/634758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A performance study for camera pose estimation using visual marker based tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (3), pp.365--376. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-008-0170-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité augmentée en extérieur. État de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lalagüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Decle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.857-890. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.857-890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIRELA framework: modeling and analyzing mixed reality applications using timed automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Djafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virtual Reality and Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (1), elec. proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS : Une Architecture Logicielle Reconfigurable pour la conception des Applications de Réalité Augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (6-7), pp.891--919. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.891-919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Camera Pose Estimation Combining Square Fiducials Localization Technique and Orthogonal Iteration Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Image and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 8 (1), pp.169--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XRTwin4Industry: A Comprehensive Framework for Standardisation and Interoperability in XR-Enabled Industrial Digital Twins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Lacheroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Belfadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Pervasive Computing and Communications (PerCom), Workshop Digital Twins Ecosystems and Applications (DIGITA).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Washington, DC., United States. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PerComWorkshops65533.2025.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance and ergonomics of automated versus manual validation for AR-supervised industrial operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Eric Dossou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd IEEE Conference On Virtual Reality And 3d User Interfaces (VR 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Computer society; Visualization and Graphics Technical Committee, Mar 2025, Saint-Malo, France. pp.135--145, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR59515.2025.00038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brightness Is More Efficient Than Delay To Induce Weight Perception In Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lafuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Auditory Display (ICAD 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Troy, NY, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of An Immersive Authoring Tool: An Experimental Study for the Scenarization of Interactive Panoramic Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Advances in Computer-Human Interaction (ACHI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Venice, Italy, Italy. pp.174--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hand representation on a grasping task in augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lafuma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Multimodal Interaction (ICMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. pp.364--372, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3577190.3614128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method of designing an interactive scenario of serious games based on panoramic videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Xuan Hien Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Virtual Reality International Conference (VRIC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image quantization towards data reduction: robustness analysis for SLAM methods on embedded platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIP 2022 - The 29th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.4158-4162, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03858795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Immersive Debriefing of Serious Games in Virtual Reality: A Framework Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Degand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Loup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Games and Learning Alliance (GALA 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Spezia (virtual), Italy. pp.143--152, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92182-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Multi-SLAM System for Agent Localization and 3D Mapping in Dynamic Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouchafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2020 - International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor Localization and Mapping: Towards Tracking Resilience Through a Multi-SLAM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Bouchafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint Raphael, France. pp.465--470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWIR Camera-Based Localization and Mapping in Challenging Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viachaslau Kachurka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Hadj-Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on IMAGE ANALYSIS AND PROCESSING (ICIAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Trento, Italy. pp.446--456, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30645-8_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Motion Recognition System Based on LMA Technique and a Discrete Hidden Markov Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevant LMA Features for Human Motion Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Image Analysis and Processing (ICIAP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust human action recognition system using Laban Movement Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems (KES 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. (elec. proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gesture Recognition for Humanoid Robot Teleoperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Symposium on Robot and Human Interactive Communication (RO-MAN 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lisbon, Portugal. pp.1115--1120, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMAN.2017.8172443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Noise Reduction to Identify Motion Parameters in AR Maintenance Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Adjunct IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Merida, Yucatan, Mexico. pp.27--30, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2016.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestural Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème journées de l'AFRV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544859v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indefinite waitings in MIRELA systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arcile,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Rataj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Engineering Safety and Security Systems (ESSS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.5--18, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.184.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Analysing Mixed Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arcile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Czachórski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Man–Machine Interactions (ICMMI 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Kocierz Pass, Poland. pp.3--17, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23437-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprojection error as a new metric to detect assembly/disassembly maintenance tasks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Rukubayihunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications (IPTA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.513--518, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to detect potential race conditions in component-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International ACM Sigsoft Symposium on Component-Based Software Engineering (CBSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lille, France. pp.97--106, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2602458.2602470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadlock and temporal properties analysis in mixed reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Arcile,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Symposium on Software Reliability Engineering (ISSRE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Naples, Italy. pp.55--65, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSRE.2014.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing timed automata specifications: the &amp;quot;sandwich&amp;quot; approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Application of Concurrency to System Design (ACSD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.233--242, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACSD.2013.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for service based composite augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Symposium on Ubiquitous Virtual Reality (ISUVR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Daejeon, South Korea. pp.19--22, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISUVR.2013.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initialization schemes for real-time 3D camera tracking using image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Intelligent Systems Design and Applications (ISDA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Córdoba, Spain. pp.743--747, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISDA.2011.6121745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor augmented reality system for geological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Pouderoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vairon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics (AIM 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Kaohsiung, Taiwan. pp.416-421, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2012.6265927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCS: A framework with extended software integration capabilities to build Augmented Reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 5th Workshop on Software Engineering and Architectures for Realtime Interactive Systems (SEARIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Orange County, CA, United States. pp.60--67, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SEARIS.2012.6231170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Mixed Reality for remote underwater telerobotics exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Virtual Reality International Conference (VRIC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Laval, France. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2331714.2331716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Augmented Reality Systems: How Much Performance is Enough?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on Multimedia and Expo Workshops (ICMEW 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Melbourne, Australia. pp.337 - 342, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICMEW.2012.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Component-based middleware for distributed augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chouiten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Communication System Software and Middleware (COMSWARE '11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Verona, Italy. elec. proc., </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2016551.2016554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Localization - For Mobile Outdoor Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Algarve, Portugal. pp.492--501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPS-IMU-Camera modelization and calibration for 3d localization dedicated to outdoor mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Control Automation and Systems (ICCAS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Gyeonggi-do, South Korea. pp.1580--1585</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marker Less Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision and Graphics (ICCVG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Warsaw, Poland. pp.218--227, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02345-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIRELA: A language for modeling and analyzing mixed reality applications using timed automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Djafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Virtual Reality 2008 (VR'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Reno, NV, United States. pp.249--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the hybrid aid-localization for outdoor augmented reality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRST '08: Proceedings of the 2008 ACM symposium on Virtual reality software and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Bordeaux, France. pp.249--250, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1450579.1450637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markerless Vision-Based Tracking of Partially Known 3D Scenes for Outdoor Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Visual Computing (ISVC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Las Vegas, NV, United States. pp.498--507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor Augmented Reality: State of the Art and Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Frauciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.177--187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force Feedback Virtual Painting on Real Objects: A Paradigm of Augmented Reality Haptics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference, EuroHaptics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.776--785, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-69057-3_99⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Localization System for Mobile Outdoor Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp.165--170, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MIRELA Framework: modeling and analyzing mixed reality applications using timed automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Djafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM/IEEE Virtual Reality International Conference (VRIC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Laval, France. pp.189--199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and analyzing mixed reality applications using timed automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Djafri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Klaudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Mediterranean Conference on Intelligent Systems and Automation (CISA'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. pp.173--178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Inertial/Vision Sensor Calibration for Outdoor Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Mobile Geospatial Augmented Reality (REGARD 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Quebec, Canada. elec. proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Architecture and Calibration Framework For Hybrid Optical IR and Vision Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aicha Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Mediterranean Conference on Control and Automation (MED 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Athens, Greece. pp.1--6, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2007.4433932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-Haptic Blending Applied to a Tele-Touch-Diagnosis Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Drif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI (14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Beijing, China. pp.617--626, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalité Augmentée en extérieur : Enjeux et Etat de l'Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vairon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Frauciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es journées de l'Association Française de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Luminy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking 3D free form object in video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Canadian Conference on Computer and Robot Vision (CRV'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Quebec city, Canada. pp.50--50, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CRV.2006.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 3D free form object tracking using skeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Merad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Informatics in Control, Automation and Robotics (IFAC/ICINCO 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Setúbal, Portugal. pp.74-81, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0001207400740081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Component Model for Augmented/Mixed Reality Applications with Reconfigurable Data-flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Virtual Reality (VRIC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Laval, France. pp.243--252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time Delay Compensation Method Improving Registration for Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2005 International Conference on Robotics and Automation (ICRA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.3396--3400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMRA: Augmented Reality Assistance for Train Maintenance Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Naudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Industrial Augmented Reality, 4th ACM/IEEE International Symposium on Mixed and Augmented Reality (ISMAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vienna, Austria. pp.(Elect. Proc.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-in-Progress: Smart data reduction in SLAM methods for embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Mandelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASES 2022 - International Conferenceon Compilers, Architectures, and Synthesis for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Shanghai (virtual event), China. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2022, 2022 International Conference on Compilers, Architecture, and Synthesis for Embedded Systems (CASES). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASES55004.2022.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03858796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with a virtual tool on a real object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Kheddar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISA: Conference on Intelligent Systems and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Annaba, Algeria. , pp.563-564, 2008, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2953046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00798820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D camera tracking for mixed reality using multi sensors technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depth Map and 3D Imaging Applications: Algorithms and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.528--539, 2011, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61350-326-3.ch027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-Based Tracking for Mobile Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Maidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tsihrintzis, George A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Services in Intelligent Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag Berlin, Heidelberg, pp.297--326, 2008, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78502-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR RAXENV, SP1.3 Cahier des charges du système matériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livrable projet ANR RAXENV, SP1.1 La Réalité Augmentée en Extérieur - Etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Zendjebil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhr-Eddine Ababsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on real-time 3D scene reconstruction with SLAM methods in embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chevobbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Darouich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions à la dextérité d'un système de réalité augmentée mobile appliqué à la maintenance industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Université d'Evry-Val d'Essonne, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00339615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures pour les logiciels de Réalité Augmentée : des concepts aux applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02077978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId198"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8645,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43453ACC"/>
+    <w:nsid w:val="ED6FCEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8876,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9863-5471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121133184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191860959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035667447X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03939817v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Laou&#233;nan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10061092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170004v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Koumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2021.1412036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lalag&#252;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.857-890" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MTC9540V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops65533.2025.00056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983843v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR59515.2025.00038" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858795v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897315" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_41" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230033v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23437-3_1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.184.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2014.33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2013.26" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2012.6265927" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339452v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frauciel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339454v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339491v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339473v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.79" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001207400740081" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mandelli" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9933133/proceeding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES55004.2022.00018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3.ch027" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339615v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077978v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9863-5471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121133184" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191860959" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;pli=1&amp;user=H-yKCo8AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035667447X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-05559333v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Belfadel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Lacheroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Creff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Didier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108476" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Xuan Hien Mai" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Loup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549127" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03939817v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Eric Dossou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Laou&#233;nan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10061092" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viachaslau Kachurka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Israel Ireta Mu&#241;oz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3101121" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Koumas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsea.2021.1412036" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Ajili" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-018-01619-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Ramezanpanah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-018-6893-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078067v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chouiten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domingues" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5121/ijcsa.2014.4501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhr-Eddine Ababsa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Zendjebil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/634758" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639322v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Maidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-008-0170-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X835VTXD-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lalag&#252;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Decle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.857-890" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-MTC9540V-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639378v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Djafri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Klaudel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.891-919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GW7RKNKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339554v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PerComWorkshops65533.2025.00056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983843v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR59515.2025.00038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lafuma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goguel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04285918v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3577190.3614128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Picard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chevobbe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Darouich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897315" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Degand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92182-8_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Hadj-Abdelkader" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30645-8_41" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971030v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2017.8172443" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496902v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rukubayihunga" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2016.0031" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544859v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230054v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile," TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Devillers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Rataj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.184.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Arcile" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Czach&#243;rski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23437-3_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367200" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024478v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602470" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE.2014.33" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSD.2013.26" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISUVR.2013.16" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744394v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2011.6121745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744387v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Pouderoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vairon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2012.6265927" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741481v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEARIS.2012.6231170" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675319v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2331714.2331716" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741479v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMEW.2012.64" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2016551.2016554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668038v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639382v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361168v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02345-3_22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DR6N8T59-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1450579.1450637" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668043v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339480v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Frauciel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782710v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bayart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-69057-3_99" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KHQL849Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743733" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339454v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339453v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339443v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Tazi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2007.4433932" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Drif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73335-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339473v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Merad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Scuturici" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.79" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512988v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0001207400740081" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339457v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03858796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Mandelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/xpl/conhome/9933133/proceeding" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASES55004.2022.00018" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00798820v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2953046" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61350-326-3.ch027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339482v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78502-6_12" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RXBWRK84-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hachet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guitton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339438v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201480v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00339615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02077978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>