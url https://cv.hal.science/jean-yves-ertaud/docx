--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1394,277 +1394,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992572v1</w:t>
+                <w:t xml:space="preserve">hal-02978149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves y Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t>
+              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02978149v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t>
               </w:r>
@@ -2002,265 +2002,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
+                <w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo Moura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Rossi</w:t>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphani Atahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460066v1</w:t>
+                <w:t xml:space="preserve">hal-02343350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343350v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves y Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG'2019 - 27. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Plzen, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>