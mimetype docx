--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -1394,873 +1394,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves y Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo da Silva Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Babel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t>
+              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978149v1</w:t>
+                <w:t xml:space="preserve">hal-02992572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation expérimentale de la modélisation énergétique d'un fauteuil roulant électrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Babel</w:t>
+                <w:t xml:space="preserve">A new Evaluation Approach for Deep Learning-based Monocular Depth Estimation Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2020 Technologies pour l'autonomie et l'inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">The 23rd IEEE International Conference on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Rhodes (virtual conference), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992572v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Pokala</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Li Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460061v1</w:t>
+                <w:t xml:space="preserve">hal-02344011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Pokala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Decoux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t>
+              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343517v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Decoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adithya Pokala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344011v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t>
+                <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihao Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Ronaldo Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343350v1</w:t>
+                <w:t xml:space="preserve">hal-02460066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Rossi</w:t>
+                <w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphani Atahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460066v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves y Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSCG'2019 - 27. International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision'2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Plzen, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Pokala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,252 +2604,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mouzna</w:t>
+                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301441v1</w:t>
+                <w:t xml:space="preserve">hal-03610425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mouzna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.785-789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610425v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Programming Algorithm Applied to Omnidirectional Vision for Dense 3D Reconstruction</w:t>
               </w:r>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>