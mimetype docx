--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1644,623 +1644,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Pokala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344011v1</w:t>
+                <w:t xml:space="preserve">hal-02460061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de trajectoire pour un fauteuil roulant électrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aditya Pokala</w:t>
+                <w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithya Pokala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
+              <w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460061v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAJECTOGRAPHY ESTIMATION FOR A SMART POWERED WHEELCHAIR ORB-SLAM2 VS RTAB-MAP A PREPRINT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">REAL TIME PEDESTRIAN DETECTION-BASED FASTER HOG/DPM AND DEEP LEARNING APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Delong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithya Pokala</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M2SC (modélisation systémique de systèmes cyber-physiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+              <w:t xml:space="preserve">SITIS - International Conference on Signal Image Technology &amp; Internet Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343517v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
+                <w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo Moura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Rossi</w:t>
+                <w:t xml:space="preserve">Zhihao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Decoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amphani Atahouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2019.8806222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02460066v1</w:t>
+                <w:t xml:space="preserve">hal-02343350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Object Detection, Tracking, and Distance and Motion Estimation based on Deep Learning: Application to Smart Mobility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
+                <w:t xml:space="preserve">Modélisation Énergétique D’Un Fauteuil Roulant Électrique Intelligent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronaldo Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modélisation systémique de systèmes cyber-physiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02343350v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Pedestrian and Object Detection and Tracking-based Deep Learning. Application to Drone Visual Tracking</w:t>
               </w:r>
@@ -2389,51 +2389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Pokala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,252 +2604,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Savatier</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
+                <w:t xml:space="preserve">Joseph Mouzna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seoul, South Korea. pp.785-789, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2015.7225780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610425v1</w:t>
+                <w:t xml:space="preserve">hal-02301441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent navigation system-based optimization of the energy consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V2G-based Smart Autonomous Vehicle for Urban Mobility using Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mouzna</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Ertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kostas Sirlantzis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Intelligent Vehicles Symposium (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 4th International Conference on Smart Systems, Devices and Technologies (SMART2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, bruxelles, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301441v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Programming Algorithm Applied to Omnidirectional Vision for Dense 3D Reconstruction</w:t>
               </w:r>
@@ -4300,51 +4300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lecrosnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Ertaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/mmc_c.821-401" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Decoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18010091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mauri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20020532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2019.102445" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02329454v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nasri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Sirlantzis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/ijca2016907533" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Dupuis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ertaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vasseur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2012.2236344" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710395v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belahcene Mazari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo da Silva Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Alias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Babel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016779v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02992572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves y Ertaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978149v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Pokala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Pokala" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Delong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Decoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343350v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Chen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amphani Atahouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Moura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343365v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Gouveia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2019.2902.2.5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bonardi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090422" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostas Sirlantzis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACPR.2013.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829350v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dupuis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710406v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728376" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.34" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Iraqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2010.16" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lhac&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2009.5355981" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404611v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Layerle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mustapha Mouaddib" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROSE.2008.4669195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2008.4677128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>