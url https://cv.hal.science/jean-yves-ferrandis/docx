--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves FERRANDIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition: Numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05001. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05003. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04007. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and temperature characterization of screen-printed acoustic sensors for monitoring the release of fission gases in experimental fuel rods of the Jules Horowitz reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Longitudinal attenuations and quality factors of poly(methyl metacrylate) (PMMA) from 20 kHz to 12 MHz investigation with ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107104. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.06002. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.04028. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.132-136. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic evaluation of coconut water shear viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.62 - 64. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Scale Hot Cell Test of an Acoustic Sensor Dedicated to Measurement of the Internal Gas Pressure and Composition of a LWR Nuclear Fuel Rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2894-2897. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Acoustic Sensor for In-Pile Fission Gas Composition Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.1346 - 1353. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2252624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of fouling layers: which tool for which measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1-3), pp.156 - 162. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2011.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.301 - 307. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensor for In-Pile Fuel Rod Fission Gas Release Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.151 - 155. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2090899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic measurement of gas pressure and composition for nuclear fuel rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (3), pp.504 - 509. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepped horn actuated Kelvin probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2), 025110 part1. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic waves for characterisation of clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilali Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-3), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for resonance frequency mapping in atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.023703.1-023703.6. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2432264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near-field technique for characterization of bitumen and polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rhmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal zone behavior of silicate glass melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range viscoelastic measurement using resonating sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1-9), pp.569-572. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2004.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of elastic properties of cement by an ultrasonic resonant sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (8), pp.1183-1187. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-8846(03)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of textural properties of mango tissue by a near-field acoustic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5214(02)00252-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the chemical bond in novel materials by the study of the acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00595-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near field technique for characterization of liquids, bitumen and cement setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.69 - 76. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de suivi rhéologique par champ proche acoustique appliqués aux bitumes - note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic sensor for simultaneous density and viscosity measurements in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (3), pp.1433 - 1440. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the second resonance mode of a near-field acoustic sensor to viscoelastic media: Investigation of bitumens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nounah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.149 - 155. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the setting of Portland cement by an acoustic near field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (12), pp.1525 - 1533. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition : numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vibrations des assemblages REP dans la boucle HERMES P de la plate-formePOSEIDON : Effet de la turbulence sur la propagation des ultrasons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore non destructive de la composition et de la pression interne de crayonscombustibles REP : Prise en compte numérique de différentes dimensions de ressorts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIMMA International Steering Committee (ANIMMA), Jun 2025, Valencia, Spain. pp.07001, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533807001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic method for monitoring the pressure and composition of the fission gas in the rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for acoustic monitoring of the pressure and composition of the gas in the fuel rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMTR project : 15 years of experience in the development of acoustic sensors of release gas composition for the instrumentation of Material Testing Reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis spectraux et spectroscopie de résonance ultrasonore pour la caractérisation de matériaux atténuants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la corrélation entre microstructure et ultrasons dans les métaux :application au contrôle non destructif de l’alliage de TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors and instrumentation for in-situ research reactors measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to the detection of leaking irradiated fuel rod in spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barthoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP FUEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise Idaho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to non-destructive fission gas characterization of LWR nuclear rod in hot lab facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOTLAB 2015, 2015 Annual Meeting Hot laboratories and remote handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic sensor dedicated to the internal gas characterization of a LWR Nuclear fuel rod in a hot laboratory facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation behavior and post-irradiation examinations of an acoustic sensor using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Cereser Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMORA 3: The first instrumented fuel experiment with on-line gas composition measurement by acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale hot cell test of an acoustic sensor dedicated to measurement of the internal gas pressure and composition of a LWR nuclear fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurement of Nuclear Released Gas Pressure and Composition by Ultrasonic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic method for nuclear fuel rods pressure and gas composition released measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing of impedance spectrum for speed of sound and pressure measurement in plane or radial resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOUSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of radial waves through a helical spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique d’un gaz dans un crayon d’uranium en piscine de stockage nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de solides ou liquides par méthode de pulse-écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un gaz confiné à l’aide d’un capteur acoustique : Application aux crayons combustibles nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs et systèmes acoustiques pour des applications en milieux hostiles et pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Montpellier 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02065381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for continuous and real time measurement of e.g. xenon, behavior in chamber i.e. nuclear fuel pencil, has transducer generating acoustic signal to vibrate plate and gas and detecting characteristic response signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20080055096 20080724. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves FERRANDIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition : numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vibrations des assemblages REP dans la boucle HERMES P de la plate-formePOSEIDON : Effet de la turbulence sur la propagation des ultrasons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore non destructive de la composition et de la pression interne de crayonscombustibles REP : Prise en compte numérique de différentes dimensions de ressorts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIMMA International Steering Committee (ANIMMA), Jun 2025, Valencia, Spain. pp.07001, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533807001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic method for monitoring the pressure and composition of the fission gas in the rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for acoustic monitoring of the pressure and composition of the gas in the fuel rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMTR project : 15 years of experience in the development of acoustic sensors of release gas composition for the instrumentation of Material Testing Reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis spectraux et spectroscopie de résonance ultrasonore pour la caractérisation de matériaux atténuants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la corrélation entre microstructure et ultrasons dans les métaux :application au contrôle non destructif de l’alliage de TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors and instrumentation for in-situ research reactors measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to the detection of leaking irradiated fuel rod in spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barthoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP FUEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise Idaho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to non-destructive fission gas characterization of LWR nuclear rod in hot lab facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOTLAB 2015, 2015 Annual Meeting Hot laboratories and remote handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation behavior and post-irradiation examinations of an acoustic sensor using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic sensor dedicated to the internal gas characterization of a LWR Nuclear fuel rod in a hot laboratory facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Cereser Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMORA 3: The first instrumented fuel experiment with on-line gas composition measurement by acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale hot cell test of an acoustic sensor dedicated to measurement of the internal gas pressure and composition of a LWR nuclear fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurement of Nuclear Released Gas Pressure and Composition by Ultrasonic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic method for nuclear fuel rods pressure and gas composition released measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing of impedance spectrum for speed of sound and pressure measurement in plane or radial resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOUSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of radial waves through a helical spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05003. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition: Numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05001. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04007. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and temperature characterization of screen-printed acoustic sensors for monitoring the release of fission gases in experimental fuel rods of the Jules Horowitz reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Longitudinal attenuations and quality factors of poly(methyl metacrylate) (PMMA) from 20 kHz to 12 MHz investigation with ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107104. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.04028. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.06002. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.132-136. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic evaluation of coconut water shear viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.62 - 64. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Acoustic Sensor for In-Pile Fission Gas Composition Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.1346 - 1353. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2252624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Scale Hot Cell Test of an Acoustic Sensor Dedicated to Measurement of the Internal Gas Pressure and Composition of a LWR Nuclear Fuel Rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2894-2897. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of fouling layers: which tool for which measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1-3), pp.156 - 162. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2011.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensor for In-Pile Fuel Rod Fission Gas Release Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.151 - 155. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2090899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.301 - 307. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic measurement of gas pressure and composition for nuclear fuel rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (3), pp.504 - 509. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepped horn actuated Kelvin probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2), 025110 part1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic waves for characterisation of clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilali Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-3), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for resonance frequency mapping in atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.023703.1-023703.6. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2432264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near-field technique for characterization of bitumen and polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rhmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range viscoelastic measurement using resonating sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1-9), pp.569-572. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2004.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal zone behavior of silicate glass melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of elastic properties of cement by an ultrasonic resonant sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (8), pp.1183-1187. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-8846(03)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of textural properties of mango tissue by a near-field acoustic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5214(02)00252-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the chemical bond in novel materials by the study of the acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00595-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near field technique for characterization of liquids, bitumen and cement setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.69 - 76. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de suivi rhéologique par champ proche acoustique appliqués aux bitumes - note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic sensor for simultaneous density and viscosity measurements in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (3), pp.1433 - 1440. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the second resonance mode of a near-field acoustic sensor to viscoelastic media: Investigation of bitumens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nounah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.149 - 155. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the setting of Portland cement by an acoustic near field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (12), pp.1525 - 1533. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique d’un gaz dans un crayon d’uranium en piscine de stockage nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de solides ou liquides par méthode de pulse-écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un gaz confiné à l’aide d’un capteur acoustique : Application aux crayons combustibles nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs et systèmes acoustiques pour des applications en milieux hostiles et pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Montpellier 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02065381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for continuous and real time measurement of e.g. xenon, behavior in chamber i.e. nuclear fuel pencil, has transducer generating acoustic signal to vibrate plate and gas and detecting characteristic response signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20080055096 20080724. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reece" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368618" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125306002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04529539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996738v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264111" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2252624" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2090899" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614894v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPZH9L89-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323502v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Reboul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841075" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilali Bentama" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.047" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQ9SL4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhmini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.11.020" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK378759-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2003.12.002" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13ZLJCD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330531v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG50M29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00040-1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06NJP5ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327721v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valente" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(02)00252-1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHT2H4V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784450v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00595-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4V728N3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784437v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001168" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173905v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784459v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Est" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150476" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784458v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nounah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000100" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D228C48982C389C2A74E6C41AFB53D2795313385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784454v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2000126" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C4D2FA2381E63F07981F9732EC877E20F0E5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069484v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reece" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latil" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055537v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604594v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Reece" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157177v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647919v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065679v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065522v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barthoulot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065576v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blachier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176156v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Segura" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784781v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727906" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784785v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172924" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996807v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176183v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176198v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176213v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176229v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourneux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065381v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785590v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reece" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Reece" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barthoulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blachier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727906" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Segura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172924" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reece" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368618" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04529539v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125306002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2252624" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264111" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2090899" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPZH9L89-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323502v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Reboul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841075" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilali Bentama" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQ9SL4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432264" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhmini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.11.020" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK378759-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.033" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG50M29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2003.12.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13ZLJCD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327351v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00040-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06NJP5ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valente" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(02)00252-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHT2H4V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00595-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4V728N3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001168" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173905v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Est" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150476" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nounah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000100" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D228C48982C389C2A74E6C41AFB53D2795313385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784454v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2000126" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C4D2FA2381E63F07981F9732EC877E20F0E5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourneux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065381v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785590v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>