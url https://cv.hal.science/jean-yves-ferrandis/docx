--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves FERRANDIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition : numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vibrations des assemblages REP dans la boucle HERMES P de la plate-formePOSEIDON : Effet de la turbulence sur la propagation des ultrasons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore non destructive de la composition et de la pression interne de crayonscombustibles REP : Prise en compte numérique de différentes dimensions de ressorts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIMMA International Steering Committee (ANIMMA), Jun 2025, Valencia, Spain. pp.07001, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533807001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic method for monitoring the pressure and composition of the fission gas in the rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for acoustic monitoring of the pressure and composition of the gas in the fuel rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMTR project : 15 years of experience in the development of acoustic sensors of release gas composition for the instrumentation of Material Testing Reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis spectraux et spectroscopie de résonance ultrasonore pour la caractérisation de matériaux atténuants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la corrélation entre microstructure et ultrasons dans les métaux :application au contrôle non destructif de l’alliage de TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors and instrumentation for in-situ research reactors measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to the detection of leaking irradiated fuel rod in spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barthoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP FUEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise Idaho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to non-destructive fission gas characterization of LWR nuclear rod in hot lab facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOTLAB 2015, 2015 Annual Meeting Hot laboratories and remote handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation behavior and post-irradiation examinations of an acoustic sensor using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic sensor dedicated to the internal gas characterization of a LWR Nuclear fuel rod in a hot laboratory facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Cereser Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMORA 3: The first instrumented fuel experiment with on-line gas composition measurement by acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale hot cell test of an acoustic sensor dedicated to measurement of the internal gas pressure and composition of a LWR nuclear fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurement of Nuclear Released Gas Pressure and Composition by Ultrasonic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic method for nuclear fuel rods pressure and gas composition released measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing of impedance spectrum for speed of sound and pressure measurement in plane or radial resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOUSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of radial waves through a helical spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05003. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition: Numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05001. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04007. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and temperature characterization of screen-printed acoustic sensors for monitoring the release of fission gases in experimental fuel rods of the Jules Horowitz reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Longitudinal attenuations and quality factors of poly(methyl metacrylate) (PMMA) from 20 kHz to 12 MHz investigation with ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107104. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.04028. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.06002. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.132-136. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic evaluation of coconut water shear viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.62 - 64. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Acoustic Sensor for In-Pile Fission Gas Composition Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.1346 - 1353. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2252624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Scale Hot Cell Test of an Acoustic Sensor Dedicated to Measurement of the Internal Gas Pressure and Composition of a LWR Nuclear Fuel Rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2894-2897. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of fouling layers: which tool for which measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1-3), pp.156 - 162. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2011.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensor for In-Pile Fuel Rod Fission Gas Release Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.151 - 155. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2090899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.301 - 307. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic measurement of gas pressure and composition for nuclear fuel rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (3), pp.504 - 509. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepped horn actuated Kelvin probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2), 025110 part1. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic waves for characterisation of clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilali Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-3), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for resonance frequency mapping in atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.023703.1-023703.6. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2432264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near-field technique for characterization of bitumen and polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rhmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range viscoelastic measurement using resonating sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1-9), pp.569-572. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2004.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal zone behavior of silicate glass melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of elastic properties of cement by an ultrasonic resonant sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (8), pp.1183-1187. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-8846(03)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of textural properties of mango tissue by a near-field acoustic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5214(02)00252-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the chemical bond in novel materials by the study of the acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00595-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near field technique for characterization of liquids, bitumen and cement setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.69 - 76. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de suivi rhéologique par champ proche acoustique appliqués aux bitumes - note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic sensor for simultaneous density and viscosity measurements in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (3), pp.1433 - 1440. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the second resonance mode of a near-field acoustic sensor to viscoelastic media: Investigation of bitumens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nounah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.149 - 155. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the setting of Portland cement by an acoustic near field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (12), pp.1525 - 1533. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique d’un gaz dans un crayon d’uranium en piscine de stockage nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de solides ou liquides par méthode de pulse-écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un gaz confiné à l’aide d’un capteur acoustique : Application aux crayons combustibles nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs et systèmes acoustiques pour des applications en milieux hostiles et pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Montpellier 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02065381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for continuous and real time measurement of e.g. xenon, behavior in chamber i.e. nuclear fuel pencil, has transducer generating acoustic signal to vibrate plate and gas and detecting characteristic response signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20080055096 20080724. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves FERRANDIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition: Numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05003. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04007. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and temperature characterization of screen-printed acoustic sensors for monitoring the release of fission gases in experimental fuel rods of the Jules Horowitz reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Longitudinal attenuations and quality factors of poly(methyl metacrylate) (PMMA) from 20 kHz to 12 MHz investigation with ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.04028. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.06002. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.132-136. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic evaluation of coconut water shear viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.62 - 64. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Acoustic Sensor for In-Pile Fission Gas Composition Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.1346 - 1353. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2252624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Scale Hot Cell Test of an Acoustic Sensor Dedicated to Measurement of the Internal Gas Pressure and Composition of a LWR Nuclear Fuel Rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2894-2897. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of fouling layers: which tool for which measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1-3), pp.156 - 162. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2011.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensor for In-Pile Fuel Rod Fission Gas Release Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.151 - 155. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2090899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.301 - 307. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic measurement of gas pressure and composition for nuclear fuel rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (3), pp.504 - 509. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepped horn actuated Kelvin probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2), 025110 part1. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic waves for characterisation of clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilali Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-3), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for resonance frequency mapping in atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.023703.1-023703.6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2432264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near-field technique for characterization of bitumen and polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rhmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range viscoelastic measurement using resonating sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1-9), pp.569-572. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2004.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal zone behavior of silicate glass melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of elastic properties of cement by an ultrasonic resonant sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (8), pp.1183-1187. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-8846(03)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of textural properties of mango tissue by a near-field acoustic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5214(02)00252-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the chemical bond in novel materials by the study of the acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00595-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near field technique for characterization of liquids, bitumen and cement setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.69 - 76. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de suivi rhéologique par champ proche acoustique appliqués aux bitumes - note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic sensor for simultaneous density and viscosity measurements in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (3), pp.1433 - 1440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the second resonance mode of a near-field acoustic sensor to viscoelastic media: Investigation of bitumens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nounah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.149 - 155. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the setting of Portland cement by an acoustic near field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (12), pp.1525 - 1533. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition : numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vibrations des assemblages REP dans la boucle HERMES P de la plate-formePOSEIDON : Effet de la turbulence sur la propagation des ultrasons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore non destructive de la composition et de la pression interne de crayonscombustibles REP : Prise en compte numérique de différentes dimensions de ressorts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIMMA International Steering Committee (ANIMMA), Jun 2025, Valencia, Spain. pp.07001, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533807001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic method for monitoring the pressure and composition of the fission gas in the rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for acoustic monitoring of the pressure and composition of the gas in the fuel rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMTR project : 15 years of experience in the development of acoustic sensors of release gas composition for the instrumentation of Material Testing Reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis spectraux et spectroscopie de résonance ultrasonore pour la caractérisation de matériaux atténuants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la corrélation entre microstructure et ultrasons dans les métaux :application au contrôle non destructif de l’alliage de TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors and instrumentation for in-situ research reactors measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to the detection of leaking irradiated fuel rod in spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barthoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP FUEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise Idaho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to non-destructive fission gas characterization of LWR nuclear rod in hot lab facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOTLAB 2015, 2015 Annual Meeting Hot laboratories and remote handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation behavior and post-irradiation examinations of an acoustic sensor using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic sensor dedicated to the internal gas characterization of a LWR Nuclear fuel rod in a hot laboratory facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Cereser Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMORA 3: The first instrumented fuel experiment with on-line gas composition measurement by acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale hot cell test of an acoustic sensor dedicated to measurement of the internal gas pressure and composition of a LWR nuclear fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurement of Nuclear Released Gas Pressure and Composition by Ultrasonic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic method for nuclear fuel rods pressure and gas composition released measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing of impedance spectrum for speed of sound and pressure measurement in plane or radial resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOUSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of radial waves through a helical spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique d’un gaz dans un crayon d’uranium en piscine de stockage nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de solides ou liquides par méthode de pulse-écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un gaz confiné à l’aide d’un capteur acoustique : Application aux crayons combustibles nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs et systèmes acoustiques pour des applications en milieux hostiles et pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Montpellier 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02065381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for continuous and real time measurement of e.g. xenon, behavior in chamber i.e. nuclear fuel pencil, has transducer generating acoustic signal to vibrate plate and gas and detecting characteristic response signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20080055096 20080724. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069484v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reece" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055537v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Reece" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065679v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065522v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barthoulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065576v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blachier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727906" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Segura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172924" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176198v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176229v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355271v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355257v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reece" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527163v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368618" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04529539v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647648v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125306002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627717v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2252624" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996738v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264111" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616143v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2090899" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPZH9L89-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323502v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Reboul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841075" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784430v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilali Bentama" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.047" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQ9SL4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327141v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432264" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhmini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.11.020" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK378759-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330531v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.033" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG50M29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2003.12.002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13ZLJCD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327351v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00040-1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06NJP5ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327721v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valente" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(02)00252-1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHT2H4V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00595-0" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4V728N3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001168" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173905v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784459v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Est" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150476" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nounah" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000100" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D228C48982C389C2A74E6C41AFB53D2795313385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784454v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2000126" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C4D2FA2381E63F07981F9732EC877E20F0E5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourneux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065381v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785590v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reece" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04529539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125306002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2252624" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264111" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2090899" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPZH9L89-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Reboul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841075" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilali Bentama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQ9SL4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432264" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhmini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.11.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK378759-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG50M29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2003.12.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13ZLJCD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00040-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06NJP5ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327721v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valente" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(02)00252-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHT2H4V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00595-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4V728N3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Est" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150476" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784458v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nounah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D228C48982C389C2A74E6C41AFB53D2795313385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2000126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C4D2FA2381E63F07981F9732EC877E20F0E5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reece" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069525v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697147v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Reece" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065679v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065522v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barthoulot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065576v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blachier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727906" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176156v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Segura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784785v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172924" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996807v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176213v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176229v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourneux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065381v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785590v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>