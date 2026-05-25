--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves FERRANDIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition: Numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05001. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.05003. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04035. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 338, pp.04007. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and temperature characterization of screen-printed acoustic sensors for monitoring the release of fission gases in experimental fuel rods of the Jules Horowitz reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Longitudinal attenuations and quality factors of poly(methyl metacrylate) (PMMA) from 20 kHz to 12 MHz investigation with ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107104. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.04028. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.06002. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.132-136. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic evaluation of coconut water shear viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.62 - 64. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Acoustic Sensor for In-Pile Fission Gas Composition Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.1346 - 1353. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2252624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Scale Hot Cell Test of an Acoustic Sensor Dedicated to Measurement of the Internal Gas Pressure and Composition of a LWR Nuclear Fuel Rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2894-2897. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of fouling layers: which tool for which measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1-3), pp.156 - 162. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2011.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensor for In-Pile Fuel Rod Fission Gas Release Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.151 - 155. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2090899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.301 - 307. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic measurement of gas pressure and composition for nuclear fuel rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (3), pp.504 - 509. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepped horn actuated Kelvin probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2), 025110 part1. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic waves for characterisation of clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilali Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-3), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for resonance frequency mapping in atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.023703.1-023703.6. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2432264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near-field technique for characterization of bitumen and polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rhmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range viscoelastic measurement using resonating sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1-9), pp.569-572. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2004.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal zone behavior of silicate glass melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of elastic properties of cement by an ultrasonic resonant sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (8), pp.1183-1187. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-8846(03)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of textural properties of mango tissue by a near-field acoustic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5214(02)00252-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the chemical bond in novel materials by the study of the acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00595-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near field technique for characterization of liquids, bitumen and cement setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.69 - 76. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de suivi rhéologique par champ proche acoustique appliqués aux bitumes - note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic sensor for simultaneous density and viscosity measurements in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (3), pp.1433 - 1440. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the second resonance mode of a near-field acoustic sensor to viscoelastic media: Investigation of bitumens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nounah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.149 - 155. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the setting of Portland cement by an acoustic near field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (12), pp.1525 - 1533. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition : numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vibrations des assemblages REP dans la boucle HERMES P de la plate-formePOSEIDON : Effet de la turbulence sur la propagation des ultrasons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore non destructive de la composition et de la pression interne de crayonscombustibles REP : Prise en compte numérique de différentes dimensions de ressorts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIMMA International Steering Committee (ANIMMA), Jun 2025, Valencia, Spain. pp.07001, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533807001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic method for monitoring the pressure and composition of the fission gas in the rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for acoustic monitoring of the pressure and composition of the gas in the fuel rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMTR project : 15 years of experience in the development of acoustic sensors of release gas composition for the instrumentation of Material Testing Reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis spectraux et spectroscopie de résonance ultrasonore pour la caractérisation de matériaux atténuants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la corrélation entre microstructure et ultrasons dans les métaux :application au contrôle non destructif de l’alliage de TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors and instrumentation for in-situ research reactors measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to the detection of leaking irradiated fuel rod in spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barthoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP FUEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise Idaho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to non-destructive fission gas characterization of LWR nuclear rod in hot lab facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOTLAB 2015, 2015 Annual Meeting Hot laboratories and remote handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation behavior and post-irradiation examinations of an acoustic sensor using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic sensor dedicated to the internal gas characterization of a LWR Nuclear fuel rod in a hot laboratory facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Cereser Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMORA 3: The first instrumented fuel experiment with on-line gas composition measurement by acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale hot cell test of an acoustic sensor dedicated to measurement of the internal gas pressure and composition of a LWR nuclear fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurement of Nuclear Released Gas Pressure and Composition by Ultrasonic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic method for nuclear fuel rods pressure and gas composition released measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing of impedance spectrum for speed of sound and pressure measurement in plane or radial resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOUSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of radial waves through a helical spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique d’un gaz dans un crayon d’uranium en piscine de stockage nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de solides ou liquides par méthode de pulse-écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un gaz confiné à l’aide d’un capteur acoustique : Application aux crayons combustibles nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs et systèmes acoustiques pour des applications en milieux hostiles et pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Montpellier 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02065381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for continuous and real time measurement of e.g. xenon, behavior in chamber i.e. nuclear fuel pencil, has transducer generating acoustic signal to vibrate plate and gas and detecting characteristic response signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20080055096 20080724. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId362"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> jean-yves FERRANDIS </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of ultrasonic measurements for 1D assessment of flow-induced grid vibrations in Pressurized Water Reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 455, pp.114997. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2026.114997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radiolysis bubbles in bitumen used for nuclear waste management with ultrasounds and X-Ray microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Monsanglant Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2025033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and temperature characterization of screen-printed acoustic sensors for monitoring the release of fission gases in experimental fuel rods of the Jules Horowitz reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2024.3368618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell by cell pilot study of ultrasonic velocity in honey: from immature sugar solution to cell capping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Apicultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00218839.2024.2333690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04536841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological investigation of bitumen, used for radioactive waste conditioning, with ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Toulgoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04512182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis of bituminized radioactive waste: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2024004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniaxial pressing of aluminium powder to design thin lamellar high damping backing materials for high-temperature ultrasonic probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 221, pp.110027. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.110027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 288, pp.05001. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202328805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear and Longitudinal attenuations and quality factors of poly(methyl metacrylate) (PMMA) from 20 kHz to 12 MHz investigation with ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.107104. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2023.107104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.04028. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125304028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 253, pp.06002. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125306002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particulate metal composites as backing for ultrasonictransducers for continuous non-destructivemeasurements at moderate and high temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (10), pp.2164-2175. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2998768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.04012. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202022504012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumented test tube for rapid rheological behaviour of liquids estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 247, pp.126-129. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-pipe coconut water rheological characterization with ultrasonic waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Abderrahmane Mograne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.04.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocimetric ultrasound thermometry applied to myocardium protection monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clezio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.1 - 6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Temperature Ultrasonic Sensor for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (9), pp.2448 - 2455. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2018.2846181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic monitoring of droplets' evaporation: Application to human whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Brutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.132-136. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultsonch.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensors for Fission Gas Characterization in MTR Harsh Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.292 - 295. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo Myocardial Tissue Temperature Monitoring by Combined Infrared and Ultrasonic Thermometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70, pp.1135 - 1138. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic evaluation of coconut water shear viscosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Prades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 126, pp.62 - 64. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2013.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Viscosity Investigation on Mango Juice with High Frequency Longitudinal Ultrasonic Waves and Rotational Viscosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najat Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.233-239. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9291-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Innovative Acoustic Sensor for In-Pile Fission Gas Composition Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (2), pp.1346 - 1353. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2252624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-Scale Hot Cell Test of an Acoustic Sensor Dedicated to Measurement of the Internal Gas Pressure and Composition of a LWR Nuclear Fuel Rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (4), pp.2894-2897. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2264111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ characterization of fouling layers: which tool for which measurement?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Loulergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1-3), pp.156 - 162. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2011.2898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Sensor for In-Pile Fuel Rod Fission Gas Release Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (1), pp.151 - 155. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2010.2090899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time analysis of the growth of granular media by an ultrasonic method: Application to the sedimentation of glass balls in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 208 (2), pp.301 - 307. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro mouse model in Duchenne muscular dystrophy diagnosis using 50-MHz ultrasound waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Blasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (8), pp.741 - 743. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2010.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic measurement of gas pressure and composition for nuclear fuel rods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 603 (3), pp.504 - 509. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2009.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepped horn actuated Kelvin probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79 (2), 025110 part1. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2841075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic waves for characterisation of clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jilali Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz El Ghzizal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 206 (1-3), pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image processing for resonance frequency mapping in atomic force modulation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Arinero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 78 (2), pp.023703.1-023703.6. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2432264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large frequency range viscoelastic properties of honey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gasparoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 153 (1), pp.46-52. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periodical homogenisation technique and experimental comparison using acoustic microscopy and resonant ultrasonic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Gatt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45 (1-4), pp.104-112. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for the control of liquid-solid interface evoltion and chemical reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tingry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Seta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 26 (2-3), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msec.2005.10.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic investigation of ceramic clay membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (1-2), pp.82-86. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and comparison of optical and acoustic methods for in situ characterisation of particle fouling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cabassud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Doubrovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199 (1-3), pp.373-375. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2006.03.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near-field technique for characterization of bitumen and polymer processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rhmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2004.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of the near-field acoustic sensor to the measurement of the media properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 120 (2), pp.390-396. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sna.2005.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00328644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-range viscoelastic measurement using resonating sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Caplain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Attal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1-9), pp.569-572. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultras.2004.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal zone behavior of silicate glass melts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tordjeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 117 (1), pp.63-70. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2003.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ measurement of elastic properties of cement by an ultrasonic resonant sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33 (8), pp.1183-1187. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0008-8846(03)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of textural properties of mango tissue by a near-field acoustic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-5214(02)00252-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the chemical bond in novel materials by the study of the acoustic signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Despaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.108 - 114. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00595-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line characterization of silica gels by acoustic near field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (1-3), pp.115 - 123. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-4005(01)00598-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic near field technique for characterization of liquids, bitumen and cement setting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sidki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.69 - 76. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés de suivi rhéologique par champ proche acoustique appliqués aux bitumes - note technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 225, pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An acoustic sensor for simultaneous density and viscosity measurements in liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 71 (3), pp.1433 - 1440. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1150476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the second resonance mode of a near-field acoustic sensor to viscoelastic media: Investigation of bitumens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nounah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (2), pp.149 - 155. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the setting of Portland cement by an acoustic near field technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 97 (12), pp.1525 - 1533. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal:2000126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition : numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ricciardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vibrations des assemblages REP dans la boucle HERMES P de la plate-formePOSEIDON : Effet de la turbulence sur la propagation des ultrasons.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure ultrasonore non destructive de la composition et de la pression interne de crayonscombustibles REP : Prise en compte numérique de différentes dimensions de ressorts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique, Apr 2025, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to JHR in harsh condition up to 350°C and 120 bar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Vincent Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic method for monitoring the pressure and composition of the fission gas in the rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diba Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOPFUEL 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Nuclear Society, Sep 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a method for acoustic monitoring of the pressure and composition of the gas in the fuel rods of a PWR assembly in a nuclear spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chistopher Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Crozat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, manufacture and characterisation of porous Aluminium and particulate metal composite backing element for high-temperature ultrasonic transducers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th WCNDT, 20th World Conférence on Non Destructive Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Incheon - Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04604572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIMTR project : 15 years of experience in the development of acoustic sensors of release gas composition for the instrumentation of Material Testing Reactors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and performance of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2023, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments piézoélectriques sérigraphiés pour Instrumentation Acoustique Haute Température en Réacteur Expérimental de Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments finis spectraux et spectroscopie de résonance ultrasonore pour la caractérisation de matériaux atténuants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Sapey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vadim Monteiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'Aluminium dans les Dos Amortisseurs Particulaires pour Transducteurs Acoustiques Hautes Températures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VINON-LOCA test facility: exploring the LOCA phenomenology through an out-of-pile thermal sequence on irradiated pressurized fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Biard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an acoustic sensor for fission gas release characterization devoted to JHR environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2021, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la corrélation entre microstructure et ultrasons dans les métaux :application au contrôle non destructif de l’alliage de TA6V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vezian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctoriales de la COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COFREND, Nov 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic instrumentation of the new generation of MTR: effect of nuclear radiation on modified Bismuth Titanate piezoelectric elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors and instrumentation for in-situ research reactors measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2019, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the first prototype high temperature ultrasonic sensor for gas composition measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 ICU6 ASA. International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature ultrasonic sensor for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2017 Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leuven, Belgium. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201817004008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and improvement of acoustic sensors for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 I2MTC IEEE. International Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bismuth Titanate thick films fabricated by screen printing method for high temperature ultrasonic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rozenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Piezo 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Cercedilla - Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la protection myocardique en chirurgie cardiaque par investigation multi-physique : Étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and optimization of screen-printed PZT transducers for acoustic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandr Gatsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icd.2016.7547592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and integration of screen printed transducers for the detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Budapest, France. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtip.2016.7514845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal composite as backing for ultrasonic transducers dedicated to non-destructive measurements in hostile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redha Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Materials and Applications for Sensors and Transducers (IC-MAST2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mykonos, Greece. pp.012007, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899X/108/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to the detection of leaking irradiated fuel rod in spent fuel pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Barthoulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOP FUEL 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boise Idaho, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et intégration de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites particulaires métalliques pour la réalisation de dos de sondes ultrasonores dédiées aux mesures non destructives en milieux hostiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boubenia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Despetis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2016, Congrès Français d’Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication, characterization and test of acoustic sensors for detection of pollutants in aquatic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to harsh temperature environment measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIEZO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors devoted to non-destructive fission gas characterization of LWR nuclear rod in hot lab facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Auret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOTLAB 2015, 2015 Annual Meeting Hot laboratories and remote handling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In and ex-vivo myocardial tissue temperature monitoring by combined infrared and ultrasonic thermometries.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Sinquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Demaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick Films acoustic sensors devoted to MTR environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization: R&D skills devoted to innovative instrumentation in MTR, non-destructive devices in hot lab facilities and specific transducers for measurements of LWR rods in nuclear plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2015, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs acoustiques pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la section électronique du club EEA : Electronique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen printing of thick PZT layers for piezo and pyroelectric power generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference JNRSE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensors for fission gas characterization in MTR harsh environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Very-Alvergnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Villard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICU 2015, International Congress on Ultrasonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et test de transducteurs sérigraphiés pour la détection d’hydrocarbures par voie ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Acoustique Physique et Sous-marine et Ultra-Sonore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick films acoustic sensors devoted to Material Testing Reactor environment measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Destouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 4th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2015.7465527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs pour la détection de polluants en milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la section Electronique du club EEA, thématique de l’électronique souple</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation behavior and post-irradiation examinations of an acoustic sensor using a piezoelectric transducer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zacharie-Aubrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 3rd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2013.6727906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric thick film sensors: Fabrication and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Very</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coudouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 Joint IEEE Int'l Symp on Applications of Ferroelectrics &amp; Workshop on Piezoresponse Force Microscopy (ISAF/PFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2013.6748690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of an acoustic sensor dedicated to the internal gas characterization of a LWR Nuclear fuel rod in a hot laboratory facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Blachier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KramersKronig relationships application on master curves obtained on Honey from a few Hz to GHz: major interest of high frequency ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Cereser Camara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Blasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMORA 3: The first instrumented fuel experiment with on-line gas composition measurement by acoustic sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Federici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full-scale hot cell test of an acoustic sensor dedicated to measurement of the internal gas pressure and composition of a LWR nuclear fuel rod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 2nd International Conference on Advancements in Nuclear Instrumentation, Measurement Methods and their Applications (ANIMMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ghent, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01996807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic Measurement of Nuclear Released Gas Pressure and Composition by Ultrasonic Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on NDE in Relation to Structural Integrity for Nuclear and Pressurised Components</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic method for nuclear fuel rods pressure and gas composition released measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2009, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal processing of impedance spectrum for speed of sound and pressure measurement in plane or radial resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACOUSTIC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of radial waves through a helical spring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress on Acoustics ICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-destructive measurement of fuel rods inner pressure and composition: Numerical consideration of different spring dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramiandrisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Reece</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 338, pp.05001, 2025, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of working of acoustic sensor for fission gas release characterization devoted to Jules Horowitz reactors in harsh condition up to 350°C and 120 bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Galeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Combette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.V. Bonzom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 338, pp.04035, 2025, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulence on ultrasound propagation for vibration measurements of PWR assemblies in the HERMES P loop of the POSEIDON platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Latil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 338, pp.05003, 2025, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533805003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic detection of radiolysis bubbles generated in bitumen for dose between 6 and 100 kGy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Monsanglant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 338, pp.07001, 2025, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533807001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducer by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA 2025 – 9th International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 338, pp.04007, 2025, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202533804007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARISE : suivi ultrAsonore des gaz de Radiolyse des enrobés bItuméS lors d’incEndie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Jeunes Chercheur(e)s Énergie Nucléaire et Environnement du GDR SciNEE et NEEDS, Aussois, 2-6 Juin 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de vitesses ultrasonores sur un échantillon de bois en tenant compte de la rotation du repère d’orthotropie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois » » - Mont de Marsan, 22-24 octobre 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of optimizing the response of a high-temperature ultrasonic transducers by integrating a porous aluminium backing element for the detection of structures immersed in liquid sodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Chabanol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Paveyranne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANIMMA2025, Advancements in Nuclear Instrumentation, Measurement Methods and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiolysis bubbles in bituminized waste products evaluation with X-Ray Tomography and Ultrasonic waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Montsanglant-Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaa Houjeij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Radioecology &amp; Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique d’un gaz dans un crayon d’uranium en piscine de stockage nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Tourneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de solides ou liquides par méthode de pulse-écho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Le Clézio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Despaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d’un gaz confiné à l’aide d’un capteur acoustique : Application aux crayons combustibles nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TECHNIQUES DE L'INGENIEUR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de capteurs et systèmes acoustiques pour des applications en milieux hostiles et pour la caractérisation de matériaux viscoélastiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université de Montpellier 2, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02065381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for fuel rod of nuclear power plant reactor, has transducer generating and detecting respective acoustic signals, where transmission frequency bands of signals have width of specific percentage of vibration frequency of wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2008EP50864 20080125. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic sensor for continuous and real time measurement of e.g. xenon, behavior in chamber i.e. nuclear fuel pencil, has transducer generating acoustic signal to vibrate plate and gas and detecting characteristic response signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ferrandis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rosenkrantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Fourmentel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR20080055096 20080724. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayache" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reece" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355271v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527163v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368618" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04529539v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125306002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627717v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2252624" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996738v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264111" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2090899" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614894v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPZH9L89-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323502v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Reboul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841075" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilali Bentama" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.047" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQ9SL4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327141v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432264" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330831v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhmini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.11.020" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK378759-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330531v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.033" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG50M29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2003.12.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13ZLJCD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00040-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06NJP5ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327721v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valente" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(02)00252-1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHT2H4V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784450v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00595-0" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4V728N3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173905v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784459v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Est" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150476" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784458v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nounah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000100" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D228C48982C389C2A74E6C41AFB53D2795313385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784454v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2000126" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C4D2FA2381E63F07981F9732EC877E20F0E5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reece" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069525v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latil" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055537v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697147v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604594v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Reece" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647919v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065679v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065522v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barthoulot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065576v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blachier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784781v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727906" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176156v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Segura" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784785v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172924" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996807v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176183v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176198v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176213v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176229v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154313v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourneux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re114" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647942v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065381v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785590v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Paveyranne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Baudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Augereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rosenkrantz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2026.114997" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05167699v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Matta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaa Houjeij" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Monsanglant Louvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poirier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2025033" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rosenkrantz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourmentel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouches" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3368618" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rousset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ferrandis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218839.2024.2333690" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512182v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Toulgoat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Millot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2024004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabanol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04309279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combette" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328805001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chabanol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Sapey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.107104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04529539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125304028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647648v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Volle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125306002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Boubenia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Despetis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2998768" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gatsa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202022504012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961956v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Abderrahmane Mograne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.12.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gibert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.04.030" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784343v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engrand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Demaria" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Clezio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2018.01.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37NHZDVJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888762v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2846181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Ferrandis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2016.03.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Very" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Villard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.157" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Engrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sinquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Demaria" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.243" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Valente" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Prades" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2013.11.007" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64KX5D25-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627718v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najat Talha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9291-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QRGTJDD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Augereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2252624" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ferrandis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Segura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367422v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loulergue" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Andr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guigui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2011.2898" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616143v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Villard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2010.2090899" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Ferrandis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B5C3RJP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616073v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blasco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Hugon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Despaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2010.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614894v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2009.02.028" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPZH9L89-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323502v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Reboul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guasch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841075" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784430v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilali Bentama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz El Ghzizal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.04.047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBQ9SL4V-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327141v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arinero" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2432264" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasparoux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Attal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tordjeman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2007.11.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WQL3RHWQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329658v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gatt" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.07.014" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52H3MK76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.10.070" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTKSZN02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329624v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2005.09.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNCTHXM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendret" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Doubrovine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schmitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2006.03.212" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P65Z17LB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramdani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sidki" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rhmini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.11.020" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK378759-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328644v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2005.01.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBMS9KFS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caplain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2004.01.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG50M29-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330403v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2003.12.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L13ZLJCD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-8846(03)00040-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06NJP5ZN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valente" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-5214(02)00252-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHT2H4V9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cros" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00595-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4V728N3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784443v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauthe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(01)00598-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W961HGR9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784437v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173905v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cros" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Est" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1150476" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nounah" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D228C48982C389C2A74E6C41AFB53D2795313385/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784454v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2000126" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4C4D2FA2381E63F07981F9732EC877E20F0E5B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069484v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diba Ayache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Gillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Reece" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05623361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069525v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Latil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricciardi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055565v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05055537v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069457v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Galeron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Vincent Bonzom" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697147v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Martins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604594v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chistopher Reece" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Crozat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04604572v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157177v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fourmentel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destouches" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847773v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848151v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Monteiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847771v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Faucon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vezian" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Richy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chambon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157080v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065679v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784488v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784494v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rozenkrantz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817004008" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784506v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pascal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066190v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784735v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lapeine" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Gatsa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pascal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icd.2016.7547592" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784737v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtip.2016.7514845" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952334v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/108/1/012007" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065522v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vasseur" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Barthoulot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leveque" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907718v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952367v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boubenia" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Charlot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Very-Alvergnas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065576v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Auret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Blachier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065591v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Sinquet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065558v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065683v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907462v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907451v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065584v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Villard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907456v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784753v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Destouche" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465527" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906194v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784781v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zacharie-Aubrun" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanifi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2013.6727906" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784757v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coudouel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giani" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2013.6748690" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176156v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Segura" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810659v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Cereser Camara" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blasco" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784785v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muller" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Federici" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172924" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01996807v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176183v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176198v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thevenin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176213v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05176229v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramiandrisoa" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reece" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372102v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galeron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.V. Bonzom" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804035" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paveyranne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Latil" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533805003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Monsanglant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533807001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533804007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238140v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Montsanglant-Louvet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05238176v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05069552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04697198v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154313v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tourneux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re114" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065712v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Cl&#233;zio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647942v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02065381v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785582v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785590v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>