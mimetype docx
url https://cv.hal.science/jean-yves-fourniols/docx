--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
+                <w:t xml:space="preserve">Smart Electrically Assisted Bicycles as Health Monitoring Systems: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+                <w:t xml:space="preserve">Eli Gabriel Aviña Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Cassirame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Brossa</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Acco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22020468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452563v1</w:t>
+                <w:t xml:space="preserve">hal-03546127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Electrically Assisted Bicycles as Health Monitoring Systems: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wearable pre-impact fall detection system based on 3D accelerometer and subject's height</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Augusto Sodré Ferreira de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Gabriel Aviña Bravo</w:t>
+                <w:t xml:space="preserve">Eli Gabriel Avina Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Cassirame</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Acco</w:t>
+                <w:t xml:space="preserve">Vincent Brossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (2), pp.468. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (2), pp.1738 - 1745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s22020468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3131037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546127v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward soil smart sensing in v4.0 agriculture: a new original single-shape design for a capacitive moisture and salinity sensor</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Gabriel Aviña Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1021,173 +1021,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Intelligence for Health: Towards more intelligence or more artificial medicine?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controllable and re-usable patch for transdermal iontophoresis drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yassine Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Trends in Biomedical Engineering &amp; Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19080/CTBEB.2018.16.555947⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (12), pp.739-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2018.0731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997228v1</w:t>
+                <w:t xml:space="preserve">hal-01780138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced thermopile IR dual line sensor for smart home</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1209,220 +1196,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Soto-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Acco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensor Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (4), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jst.2018.84006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable and re-usable patch for transdermal iontophoresis drug delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Artificial Intelligence for Health: Towards more intelligence or more artificial medicine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soto-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Acco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (12), pp.739-740. </w:t>
+              <w:t xml:space="preserve">Current Trends in Biomedical Engineering &amp; Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (5), pp.555947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2018.0731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.19080/CTBEB.2018.16.555947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780138v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Basics Speech Recognition and Autonomous Approach for Smart Home IOT Low Power Devices</w:t>
               </w:r>
@@ -1900,278 +1900,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Printed Coil for Wirelessly Charging a Tracking Elderly Patch</w:t>
+                <w:t xml:space="preserve">Design, Integration and Characterization of a Tracking Patch: Application to Elderly Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Hajjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Medale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/wet.2016.72009⟩</w:t>
+              <w:t xml:space="preserve">E-Health Telecommunication Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05 (03), pp.57 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/etsn.2016.53006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694014v1</w:t>
+                <w:t xml:space="preserve">hal-01693856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Integration and Characterization of a Tracking Patch: Application to Elderly Monitoring</w:t>
+                <w:t xml:space="preserve">Development of a Printed Coil for Wirelessly Charging a Tracking Elderly Patch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Hajjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Medale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Hémeryck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Health Telecommunication Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 05 (03), pp.57 - 74. </w:t>
+              <w:t xml:space="preserve">Wireless Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07 (02), pp.83 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/etsn.2016.53006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/wet.2016.72009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693856v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of a Dual GPS and ISM Antenna PIFA in a Human Body Patch for Elderly Tracking</w:t>
               </w:r>
@@ -2209,51 +2209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Acco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Soto-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 04 (02), pp.34 - 45. </w:t>
@@ -2317,51 +2317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchta Hajjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Medale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3104,230 +3104,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart wearable active patch for elderly health prevention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bouchta Hajjine</w:t>
+                <w:t xml:space="preserve">Impact of calibration on indoor positionning precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tolza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Acco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Annual Conference on Computational Science &amp; Computational Intelligence (CSCI'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015896v1</w:t>
+                <w:t xml:space="preserve">hal-01887434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of calibration on indoor positionning precision</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Acco</w:t>
+                <w:t xml:space="preserve">Smart wearable active patch for elderly health prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Hajjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Indoor Positioning and Indoor Navigation (IPIN),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nantes, France. 4p</w:t>
+              <w:t xml:space="preserve">5th Annual Conference on Computational Science &amp; Computational Intelligence (CSCI'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887434v1</w:t>
+                <w:t xml:space="preserve">hal-02015896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A connected soil humidity and salinity sensor for precision agriculture</w:t>
               </w:r>
@@ -3421,77 +3421,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Permeation of Lidocaine Hydrochloride Using a Smart Drug Delivery System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3538,77 +3538,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transdermal drug delivery system: Active method for enhancing and controlling lidocaine hydrochloride diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3698,51 +3698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hémeryck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Soto-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,1239 +3895,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Electronic Patch for Falls Detection and Elderly Tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchta Hajjine</w:t>
+                <w:t xml:space="preserve">Dedicated system for structural health monitoring of aircraft Hardware system based on V-cycle model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Biomedical and Health Informatics (ICBHI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Haikou, China. 4p</w:t>
+              <w:t xml:space="preserve">The first IEEE International Symposium on Systems Engineering (ISSE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rome, Italy. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892241v1</w:t>
+                <w:t xml:space="preserve">hal-01211475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated system for structural health monitoring of aircraft Hardware system based on V-cycle model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an Electronic Patch for Falls Detection and Elderly Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Hajjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Acco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The first IEEE International Symposium on Systems Engineering (ISSE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rome, Italy. 5p</w:t>
+              <w:t xml:space="preserve">International Conference on Biomedical and Health Informatics (ICBHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Haikou, China. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211475v1</w:t>
+                <w:t xml:space="preserve">hal-01892241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
+                <w:t xml:space="preserve">Smart patch integration for elderly and athletes monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Acco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Boizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Camps</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Sensors Energy Harvesting Wireless Network &amp; Smart Objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Gardanne, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020396v1</w:t>
+                <w:t xml:space="preserve">hal-01892214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux des capteurs pour l'estimation et caractérisation des endommagements de structures hétérogènes renforcés par matériaux composites: cas d'atude pour une structure en béton appliquée à la SHM-Structural Health Monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">SHM Based on Modal Analysis: Accelerometer and Piezoelectric Transducers Instrumentation for Civil Engineering in Heterogeneous Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Belisario-Briceño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique ( JNRDM )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lille, France. 4p</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892275v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wearable multi-sensor system for embedded body position and motion analysis during cycling View publication stats View publication stats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Soto-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Cycling Science 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Networked Modular Technology for Integrated Aircraft Health Monitoring: Application to Rotary Structures</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cure Monitoring and SHM of Carbon Fiber Reinforced Polymer Part I : Impedance Analysis and Multiphysic Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadou Mounkaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marguerès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society ( PHM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.672-680</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892159v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système intelligent multi-capteurs dédié à la capture du mouvement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux des capteurs pour l'estimation et caractérisation des endommagements de structures hétérogènes renforcés par matériaux composites: cas d'atude pour une structure en béton appliquée à la SHM-Structural Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Belisario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes ( CETSIS )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Besançon, France. 6p</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique ( JNRDM )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892229v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptable Synchronous Detection for the SHM of Composite Component: Autonomous FPAA Architecture on Polyimide Film</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrés Belisario-Briceño</w:t>
+                <w:t xml:space="preserve">Networked Modular Technology for Integrated Aircraft Health Monitoring: Application to Rotary Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boukabache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Furlan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society ( PHM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France. pp.672-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022000v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart patch integration for elderly and athletes monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Camps</w:t>
+                <w:t xml:space="preserve">Système intelligent multi-capteurs dédié à la capture du mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeven Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Energy Harvesting Wireless Network &amp; Smart Objects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Gardanne, France. 13p</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes ( CETSIS )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Besançon, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892214v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHM Based on Modal Analysis: Accelerometer and Piezoelectric Transducers Instrumentation for Civil Engineering in Heterogeneous Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Adaptable Synchronous Detection for the SHM of Composite Component: Autonomous FPAA Architecture on Polyimide Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalin Codreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Belisario-Briceño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021063v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why don't we use free 868 MHz band for geolocation?</w:t>
               </w:r>
@@ -5362,286 +5362,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded blade microsystem and events recorder for drone structural health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lastapis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Roxana Albu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jugieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
+                <w:t xml:space="preserve">Pascal Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP WG 10.5/IEEE International Conference on Very Large Scale Integration (VLSI-SoC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian-Pacific workshop on structural health monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054543v1</w:t>
+                <w:t xml:space="preserve">hal-00545117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded blade microsystem and events recorder for drone structural health monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lastapis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Auriol</w:t>
+                <w:t xml:space="preserve">David Jugieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Albu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthou</w:t>
+                <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Pacific workshop on structural health monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFIP WG 10.5/IEEE International Conference on Very Large Scale Integration (VLSI-SoC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Rhodes Island, India. pp.81-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12267-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545117v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t>
               </w:r>
@@ -5746,277 +5746,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of flexible polymer lab on chip integrating microelectromagnets for microbeads manipulation</w:t>
+                <w:t xml:space="preserve">Fabrication an simulation of a PZT energy scavenging MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Fulcrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Artillan</w:t>
+                <w:t xml:space="preserve">Gustavo Aldolfo Ardila Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Durou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Ourak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Microfluidics (Microfluidics 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712887v1</w:t>
+                <w:t xml:space="preserve">hal-03167923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication an simulation of a PZT energy scavenging MEMS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of flexible polymer lab on chip integrating microelectromagnets for microbeads manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Rossi</w:t>
+                <w:t xml:space="preserve">Remi Fulcrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jugieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">1st European Conference on Microfluidics (Microfluidics 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167923v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Stereovision by an Integrated Sensor</w:t>
               </w:r>
@@ -6511,77 +6511,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un patch transdermique pour l’administration de médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Blanzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6944,117 +6944,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping Biological Species in a Lab-on-Chip Microsystem: Micro Inductor Optimization Design and SU8 Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fulcrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jugieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bancaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VLSI-SoC: Design Methodologies for SoC and SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 313, Springer Berlin Heidelberg, pp.81-96, 2010, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12267-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977038v1</w:t>
@@ -7211,115 +7211,115 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et intégration sur substrat souple d'une bobine imprimée dédiée à la recharge sans fil du patch électronique. Projet SACHA: rapport année 3</w:t>
+                <w:t xml:space="preserve">Projet Nano - IRT Saint Exupéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892335v1</w:t>
+                <w:t xml:space="preserve">hal-01892347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des crèmes à braser standards - Projet Nano - IRT St Exupéry</w:t>
               </w:r>
@@ -7331,51 +7331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7400,203 +7400,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Nano - IRT Saint Exupéry - 2</w:t>
+                <w:t xml:space="preserve">Développement et intégration sur substrat souple d'une bobine imprimée dédiée à la recharge sans fil du patch électronique. Projet SACHA: rapport année 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Charlot</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchta Hajjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRT-Saint Exupéry; LAAS-CNRS. 2017</w:t>
+              <w:t xml:space="preserve">LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892357v1</w:t>
+                <w:t xml:space="preserve">hal-01892335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Nano - IRT Saint Exupéry</w:t>
+                <w:t xml:space="preserve">Projet Nano - IRT Saint Exupéry - 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">LAAS-CNRS. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRT-Saint Exupéry; LAAS-CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892347v1</w:t>
+                <w:t xml:space="preserve">hal-01892357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithm and design methodology to develop a printed inverted F antenna for ISM 868 MHz band</w:t>
               </w:r>
@@ -7668,503 +7668,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SMART BUS ADAPTOR. Rapport scientifique. Année 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Sm@rtFOX. Pour un habitat interconnecté au service de l'homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892334v1</w:t>
+                <w:t xml:space="preserve">hal-01892306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Sm@rtFOX. Pour un habitat interconnecté au service de l'homme.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SMART BUS ADAPTOR. Rapport scientifique. Année 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Manhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAAS-CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892306v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'identification de l'activité humaine par exploitation de données accélérométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadim Nasreddine</w:t>
+                <w:t xml:space="preserve">EWSHM 2014: SHM of composite component based on analog versatile architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Belisario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892320v1</w:t>
+                <w:t xml:space="preserve">hal-01892298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EWSHM 2014: SHM of composite component based on analog versatile architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Belisario</w:t>
+                <w:t xml:space="preserve">Méthodologie d'identification de l'activité humaine par exploitation de données accélérométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fourniols</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892298v1</w:t>
+                <w:t xml:space="preserve">hal-01892320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile architecture for aircraft health monitoring: based on piezoelectric transducer and nine axis memes using reconfigurable system on chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabeha Fettouma Zedek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Valade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8242,51 +8242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SMART BUS ADAPTOR. Rapport scientifique. Année 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Escriba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Manhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8512,51 +8512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24186067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04083159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina-Bravo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03546127v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avi&#241;a Bravo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020468" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Contardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20236867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tolza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soto-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5494901" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925585v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jst.2019.93004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997228v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/CTBEB.2018.16.555947" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01916914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jst.2018.84006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0731" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01916886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Nasreddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsip.2018.94015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Valade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grabolosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Lemos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alher Mauricio Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040599" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Hajjine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2016.72009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/etsn.2016.53006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapr.2016.42004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapr.2016.44013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Moukaila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukabache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141120543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-011-0888-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/ijei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liotard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muraret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamkotsian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02015896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01887434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02015850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2017.852-024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2016.7843417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIAR.2016.7801216" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892241v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211475v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020396v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892168v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Valade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillod" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892159v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Furlan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892229v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Flores" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aqachmar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEI.2012.6377141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muratet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vergnen&#232;gre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albukerque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bony" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307881" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blanzat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagoute" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Botero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Carrillo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ibarra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892335v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892357v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892347v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892327v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892306v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892320v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bricout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Acco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24186067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04083159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina-Bravo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodre Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Giraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084079" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03546127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avi&#241;a Bravo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cassirame" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020468" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03452563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Sodr&#233; Ferreira de Sousa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Gabriel Avina Bravo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brossa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3131037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Contardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20236867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tolza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soto-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/5494901" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01925585v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jst.2019.93004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talbi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Campo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0731" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01916914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jst.2018.84006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997228v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/CTBEB.2018.16.555947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01916886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Nasreddine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jsip.2018.94015" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Valade" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grabolosa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17122810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892133v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Lemos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alher Mauricio Hernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040599" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchta Hajjine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Medale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/etsn.2016.53006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694014v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H&#233;meryck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wet.2016.72009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapr.2016.42004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojapr.2016.44013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492855v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Moukaila" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marguer&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892187v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694045v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boukabache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141120543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihao He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ranchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-011-0888-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02382379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auriol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4156/ijei" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017340v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Liotard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muraret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamkotsian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01887434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02015896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02015850v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2017.852-024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECBES.2016.7843417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boizard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIAR.2016.7801216" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892262v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeha Fettouma Zedek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892241v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892214v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021063v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Belisario-Brice&#241;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892168v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Valade" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouillod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01020396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Mounkaila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Furlan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892229v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeven Flores" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Severac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Codreanu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01886054v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Aqachmar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEI.2012.6377141" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Lamine Diedhiou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rius" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Favennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545117v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lastapis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Albu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054543v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fulcrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jugieu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bancaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12267-5_5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03167923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Aldolfo Ardila Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Ourak" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Fulcrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01949808v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fillatreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lacroix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20070903-3-FR-2921.00030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muratet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Budinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vergnen&#232;gre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albukerque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bony" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2307881" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Blanzat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P&#233;rez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lagoute" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouhours" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353104v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Botero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Carrillo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ibarra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977038v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892347v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892351v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892335v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892327v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892306v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892334v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Manhes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892320v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892315v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01892344v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>