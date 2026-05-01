--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -2742,256 +2742,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figure e problemi del pensiero meridionalista dall’Unità alla Grande Guerra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du modèle républicain français à sa marginalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361078v1</w:t>
+                <w:t xml:space="preserve">hal-02361164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle républicain français à sa marginalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’historiographie française sur le Risorgimento et sur l’Italie libérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Il pensiero politico : rivista di storia delle idee politiche e sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361164v1</w:t>
+                <w:t xml:space="preserve">hal-02361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’historiographie française sur le Risorgimento et sur l’Italie libérale</w:t>
+                <w:t xml:space="preserve">Figure e problemi del pensiero meridionalista dall’Unità alla Grande Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il pensiero politico : rivista di storia delle idee politiche e sociali</w:t>
+              <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361137v1</w:t>
+                <w:t xml:space="preserve">hal-02361078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Garibaldi est-il la figure tutélaire du Congrès de la paix de Genève en 1867 ?</w:t>
               </w:r>
@@ -5347,178 +5347,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perché Garibaldi è la figura tutelare del Congresso di Ginevra del 1867 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t>
+              <w:t xml:space="preserve">Charles Lemonnier, gli Stati Uniti d’Europa, Les Etats-Unis d’Europe Parigi 1872</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134618v1</w:t>
+                <w:t xml:space="preserve">hal-02360963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perché Garibaldi è la figura tutelare del Congresso di Ginevra del 1867 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Lemonnier, gli Stati Uniti d’Europa, Les Etats-Unis d’Europe Parigi 1872</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360963v1</w:t>
+                <w:t xml:space="preserve">hal-02134618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Institutions de la République françaises au défi de la mondialisation des hommes et des biens durant la Grande Guerre</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29059807"/>
+    <w:nsid w:val="C35F8F92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6518,51 +6518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B5513DF"/>
+    <w:nsid w:val="A3421FCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +6666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="87319C5B"/>
+    <w:nsid w:val="BF1C716E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6814,51 +6814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DE5C7DE"/>
+    <w:nsid w:val="34DCCB45"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6962,51 +6962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="ED23AD1D"/>
+    <w:nsid w:val="279B78B9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7110,51 +7110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="E6D47157"/>
+    <w:nsid w:val="AD1EFD60"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7258,51 +7258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="00CE62F7"/>
+    <w:nsid w:val="2CA69418"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7406,51 +7406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="9D3E7633"/>
+    <w:nsid w:val="EA132C77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7554,51 +7554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C5D2CF03"/>
+    <w:nsid w:val="58617CC5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7702,51 +7702,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="0C8897F0"/>
+    <w:nsid w:val="9E86D4C8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7850,51 +7850,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="33E3603E"/>
+    <w:nsid w:val="D3790D83"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-histoire.sciences-po.fr/centre/groupes/gric.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:normandiesicile@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361041v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benvenuto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/histoire-de-la-mafia-9782213712321/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Urbinati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/T/bo121327816.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carolina Vincenti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasteur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-histoire.sciences-po.fr/centre/groupes/gric.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:normandiesicile@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361041v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benvenuto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/histoire-de-la-mafia-9782213712321/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Urbinati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/T/bo121327816.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carolina Vincenti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasteur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>