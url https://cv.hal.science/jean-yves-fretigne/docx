--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2513,485 +2513,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prophètes et prophétie chez Giuseppe Mazzini</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Milza : ricordo di un allievo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuova antologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949666v1</w:t>
+                <w:t xml:space="preserve">hal-02361123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Milza : ricordo di un allievo</w:t>
+                <w:t xml:space="preserve">La Sicile : un laboratoire politique à l’époque de l’Italie libérale (1860-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuova antologia</w:t>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361123v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sicile : un laboratoire politique à l’époque de l’Italie libérale (1860-1922)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prophètes et prophétie chez Giuseppe Mazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Prophéties politiques, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.2172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361045v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du modèle républicain français à sa marginalisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Figure e problemi del pensiero meridionalista dall’Unità alla Grande Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361164v1</w:t>
+                <w:t xml:space="preserve">hal-02361078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’historiographie française sur le Risorgimento et sur l’Italie libérale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du modèle républicain français à sa marginalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il pensiero politico : rivista di storia delle idee politiche e sociali</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.1278⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361137v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figure e problemi del pensiero meridionalista dall’Unità alla Grande Guerra</w:t>
+                <w:t xml:space="preserve">L’historiographie française sur le Risorgimento et sur l’Italie libérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
+              <w:t xml:space="preserve">Il pensiero politico : rivista di storia delle idee politiche e sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361078v1</w:t>
+                <w:t xml:space="preserve">hal-02361137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi Garibaldi est-il la figure tutélaire du Congrès de la paix de Genève en 1867 ?</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna Storica del Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3870,371 +3870,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Gramsci – Vivre, c’est résister</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-240-0870-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926928v1</w:t>
+                <w:t xml:space="preserve">hal-02293076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralisation et fédéralisme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Gramsci – Vivre, c’est résister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Numa Ducange</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-02293076v1</w:t>
+                <w:t xml:space="preserve">hal-01926928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France et l'Italie. Histoire de deux nations sœurs, de 1660 à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La France et l'Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giacone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Armand Colin, pp.464, 2016</w:t>
+              <w:t xml:space="preserve">2016, 978-2-200-25599-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376300v1</w:t>
+                <w:t xml:space="preserve">hal-02360754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France et l'Italie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La France et l'Italie. Histoire de deux nations sœurs, de 1660 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Giacone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, 978-2-200-25599-2</w:t>
+              <w:t xml:space="preserve">Armand Colin, pp.464, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360754v1</w:t>
+                <w:t xml:space="preserve">hal-01376300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Palais Farnèse. Il Palazzo Farnese</w:t>
               </w:r>
@@ -4289,255 +4289,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures des républicanismes. Pratiques et concepts de la Révolution anglaise à aujourd’hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultures des républicanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dalisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Bosc</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Lounissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">Editions Kimé, 2015, L'Esprit des Lumières et de la Révolution, 978-2-84174-697-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360866v1</w:t>
+                <w:t xml:space="preserve">hal-02321579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures des républicanismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cultures des républicanismes. Pratiques et concepts de la Révolution anglaise à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Lounissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dalisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Editions Kimé, 2015, L'Esprit des Lumières et de la Révolution, 978-2-84174-697-2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321579v1</w:t>
+                <w:t xml:space="preserve">hal-02360866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe, le dernier roi possible</w:t>
               </w:r>
@@ -5209,316 +5209,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nec tecum vivere possum nec sine te : 1914-1916, regards italiens sur la France, regards français sur l’Italie</w:t>
+                <w:t xml:space="preserve">Stato e mobilitazione in Francia : un profilo storiografico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Guerre vue de Méditerranée</w:t>
+              <w:t xml:space="preserve">Italiani e Italiane nella Grande Guerra. Mobilitazione, crisi e vita quotiudiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360971v1</w:t>
+                <w:t xml:space="preserve">hal-02360964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stato e mobilitazione in Francia : un profilo storiografico</w:t>
+                <w:t xml:space="preserve">Nec tecum vivere possum nec sine te : 1914-1916, regards italiens sur la France, regards français sur l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italiani e Italiane nella Grande Guerra. Mobilitazione, crisi e vita quotiudiana</w:t>
+              <w:t xml:space="preserve">La Grande Guerre vue de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360964v1</w:t>
+                <w:t xml:space="preserve">hal-02360971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perché Garibaldi è la figura tutelare del Congresso di Ginevra del 1867 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charles Lemonnier, gli Stati Uniti d’Europa, Les Etats-Unis d’Europe Parigi 1872</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360963v1</w:t>
+                <w:t xml:space="preserve">hal-02134618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italia nella Grande Guerra vista dalla Francia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perché Garibaldi è la figura tutelare del Congresso di Ginevra del 1867 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Guerra. Un impegno europeo di ricerca e di riflessione, Atti del Convegno internazionale, Roma, Vittoriano, 9-11 novembre 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rubbettino, pp.341-361, 2018</w:t>
+              <w:t xml:space="preserve">Charles Lemonnier, gli Stati Uniti d’Europa, Les Etats-Unis d’Europe Parigi 1872</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134618v1</w:t>
+                <w:t xml:space="preserve">hal-02360963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Institutions de la République françaises au défi de la mondialisation des hommes et des biens durant la Grande Guerre</w:t>
               </w:r>
@@ -5774,441 +5774,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garibaldi l’eroe e Mazzini l’antieroe. L’opinione pubblica e l’intellighenzia francesi di fronte ai due numi tutelari dell’unificazione italiana</w:t>
+                <w:t xml:space="preserve">L’Italia nel 1914-1915 : una nazione maggiorenne per i Francesi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ai confini dell’Unità d’Italia. Territorio, amministrazione, opinione pubblica</w:t>
+              <w:t xml:space="preserve">1914-1915 : il liberalismo italiano alla prova. L’anno delle scelte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360994v1</w:t>
+                <w:t xml:space="preserve">hal-02361001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Italia nel 1914-1915 : una nazione maggiorenne per i Francesi ?</w:t>
+                <w:t xml:space="preserve">Giuseppe Mazzini, La révolution française et la culture politique républicaine française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1914-1915 : il liberalismo italiano alla prova. L’anno delle scelte</w:t>
+              <w:t xml:space="preserve">Cultures des républicanismes. Pratiques et concepts de la Révolution anglaise à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361001v1</w:t>
+                <w:t xml:space="preserve">hal-02361005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mazzini, La révolution française et la culture politique républicaine française</w:t>
+                <w:t xml:space="preserve">Voter en France de 1848 à 1914 : les Républicains et le suffrage universel masculin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures des républicanismes. Pratiques et concepts de la Révolution anglaise à aujourd’hui</w:t>
+              <w:t xml:space="preserve">Prima della tempesta. Continuità e mutamenti nella politica e nella società italiana e internazionale (1901-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361005v1</w:t>
+                <w:t xml:space="preserve">hal-02360999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voter en France de 1848 à 1914 : les Républicains et le suffrage universel masculin</w:t>
+                <w:t xml:space="preserve">Le tre tappe della storiografia francese della Grande Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prima della tempesta. Continuità e mutamenti nella politica e nella società italiana e internazionale (1901-1914)</w:t>
+              <w:t xml:space="preserve">Idee e movimenti nazionalistici nella Prima guerra mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360999v1</w:t>
+                <w:t xml:space="preserve">hal-02360990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tre tappe della storiografia francese della Grande Guerra</w:t>
+                <w:t xml:space="preserve">Napoléon III, les catholiques et la Convention de septembre 1864</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Idee e movimenti nazionalistici nella Prima guerra mondiale</w:t>
+              <w:t xml:space="preserve">La Convenzione di Settembre 1864. Alle origini di Firenze capitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360990v1</w:t>
+                <w:t xml:space="preserve">hal-02360995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Napoléon III, les catholiques et la Convention de septembre 1864</w:t>
+                <w:t xml:space="preserve">Garibaldi l’eroe e Mazzini l’antieroe. L’opinione pubblica e l’intellighenzia francesi di fronte ai due numi tutelari dell’unificazione italiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Frétigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Convenzione di Settembre 1864. Alle origini di Firenze capitale</w:t>
+              <w:t xml:space="preserve">Ai confini dell’Unità d’Italia. Territorio, amministrazione, opinione pubblica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360995v1</w:t>
+                <w:t xml:space="preserve">hal-02360994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au volume</w:t>
               </w:r>
@@ -6370,51 +6370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C35F8F92"/>
+    <w:nsid w:val="D59A459D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6518,51 +6518,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A3421FCE"/>
+    <w:nsid w:val="3CCF2C38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6666,51 +6666,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BF1C716E"/>
+    <w:nsid w:val="E41AFAC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6814,51 +6814,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="34DCCB45"/>
+    <w:nsid w:val="4C3936BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6962,51 +6962,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="279B78B9"/>
+    <w:nsid w:val="63020CFC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7110,51 +7110,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="AD1EFD60"/>
+    <w:nsid w:val="FEA93902"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7258,51 +7258,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2CA69418"/>
+    <w:nsid w:val="950A4B1A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7406,51 +7406,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="EA132C77"/>
+    <w:nsid w:val="BDD3DF88"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7554,51 +7554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="58617CC5"/>
+    <w:nsid w:val="2EE4E5DA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7702,51 +7702,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="9E86D4C8"/>
+    <w:nsid w:val="DB6B6A66"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7850,51 +7850,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D3790D83"/>
+    <w:nsid w:val="DA913C77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8111,51 +8111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-histoire.sciences-po.fr/centre/groupes/gric.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:normandiesicile@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361041v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361123v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361164v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benvenuto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1278" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361137v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/histoire-de-la-mafia-9782213712321/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Urbinati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/T/bo121327816.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carolina Vincenti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasteur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361001v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360990v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-histoire.sciences-po.fr/centre/groupes/gric.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:normandiesicile@free.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387444v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fr&#233;tign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361041v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361037v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949666v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.2172" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361078v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benvenuto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.1278" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361051v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361171v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/livre/histoire-de-la-mafia-9782213712321/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03820718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Kitts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bantigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Feiertag" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/node/1386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944428v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giacone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03557570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Urbinati" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://press.uchicago.edu/ucp/books/book/chicago/T/bo121327816.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03414510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gramsci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355908v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Poidevin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Numa Ducange" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100705510&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01926928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360754v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01376300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360819v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carolina Vincenti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02321579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bosc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dalisson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hamel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Lounissi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360866v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360748v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pasteur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360743v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387452v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360967v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360971v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360982v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360973v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360985v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361001v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02360994v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02649655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>