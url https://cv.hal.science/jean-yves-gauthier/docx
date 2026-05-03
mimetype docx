--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -771,486 +771,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Cost-Efficient Fault-Tolerant Scheme for Three-Phase SPMSMs Fed by Multi-Functional Converter System Under Open-Phase Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 69, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3094478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377928v1</w:t>
+                <w:t xml:space="preserve">hal-04695535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Model of Residual Magnetism for Synchronous Reluctance Machine Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Schuller</w:t>
+                <w:t xml:space="preserve">Estimation of inverter voltage disturbances for induction machine drive using LPV observer with convex optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3127050⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 184, pp.196-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255256v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of inverter voltage disturbances for induction machine drive using LPV observer with convex optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Massioni</w:t>
+                <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955229v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Efficient Fault-Tolerant Scheme for Three-Phase SPMSMs Fed by Multi-Functional Converter System Under Open-Phase Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Dynamical Model of Residual Magnetism for Synchronous Reluctance Machine Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 69, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3094478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3127050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695535v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Fault-Tolerant Three-Phase SPMSM Drive Without Split Capacitors, Auxiliary Legs, or TRIACs</w:t>
               </w:r>
@@ -1340,103 +1340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control allocation for the parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.104727. </w:t>
@@ -1513,64 +1513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (9), pp.7747 - 7756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,64 +1604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Framework for Optimal Current Sharing of Nonidentical Parallel Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,420 +2996,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2-Level and Quasi-2-Level Topologies in a Bidirectional Isolated DC-DC Converter for MVDC Networks</w:t>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
+                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977191⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239813v1</w:t>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of 2-Level and Quasi-2-Level Topologies in a Bidirectional Isolated DC-DC Converter for MVDC Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
+                <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Atlanta, GA, United States. pp.2051-2058, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-phase Active-Split source inverter with step-up/step-down DC bus voltage capabilities for traction application</w:t>
               </w:r>
@@ -3512,103 +3512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a DAB Converter Incorporating a Multilevel Bridge with Quasi-2-Level Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saeedifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
@@ -3754,64 +3754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4234,51 +4234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4483,451 +4483,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Four-leg Inverter Structure For PMSM Drives with Open-phase Fault-tolerance and Internal Boost Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">DAB frequency decoupling control with current minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Uicich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fei Wang</w:t>
+                <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084644v1</w:t>
+                <w:t xml:space="preserve">hal-04084710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Integrated Four-leg Inverter Structure For PMSM Drives with Open-phase Fault-tolerance and Internal Boost Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Control Association (EUCA), Jul 2022, London, United Kingdom. </w:t>
+              <w:t xml:space="preserve">2022 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haining, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific56316.2022.9941905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629067v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAB frequency decoupling control with current minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Uicich</w:t>
+                <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Plat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association (EUCA), Jul 2022, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084710v1</w:t>
+                <w:t xml:space="preserve">hal-03629067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A starting from zero DC voltage build-up procedure for a magnet-free synchronous reluctance generator in reduced speed operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4952,90 +4952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de montée en tension contrôlée d'une génératrice synchrone à réluctance variable hors réseau électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5054,953 +5054,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">A Composite Converter with Reduced Power Electronics for Electric Powertrain Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada. </w:t>
+              <w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1468-1475, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03359431v2</w:t>
+                <w:t xml:space="preserve">hal-03530943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande décentralisée pour une machine multiphasée à bobinage ouvert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Dassonville</w:t>
+                <w:t xml:space="preserve">Commande tolérante aux fautes pour machines électriques avec alimentation par le neutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932230v1</w:t>
+                <w:t xml:space="preserve">hal-04932250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande tolérante aux fautes pour machines électriques avec alimentation par le neutre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932250v1</w:t>
+                <w:t xml:space="preserve">halshs-03359431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Composite Converter with Reduced Power Electronics for Electric Powertrain Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Commande décentralisée pour une machine multiphasée à bobinage ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595418⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03530943v1</w:t>
+                <w:t xml:space="preserve">hal-04932230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the modulation index tuning advantages for voltage source inverters with adjustable DC-bus voltage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+                <w:t xml:space="preserve">General DAB 1 st Harmonic TPS State Space Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Uicich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Power Electronics and Applications '21</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570640⟩</w:t>
+              <w:t xml:space="preserve">IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811000v1</w:t>
+                <w:t xml:space="preserve">hal-03562200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General DAB 1 st Harmonic TPS State Space Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Uicich</w:t>
+                <w:t xml:space="preserve">Investigation of the modulation index tuning advantages for voltage source inverters with adjustable DC-bus voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Battiston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+              <w:t xml:space="preserve">European Conference on Power Electronics and Applications '21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Power Electronics, Sep 2021, Gand, Belgium. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EPE21ECCEEurope50061.2021.9570640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562200v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet linear actuator: causal and non-linear modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+                <w:t xml:space="preserve">Availability analysis and quantification of electrical multiphase machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siccardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161563v1</w:t>
+                <w:t xml:space="preserve">hal-03562217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability analysis and quantification of electrical multiphase machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Dassonville</w:t>
+                <w:t xml:space="preserve">Permanent magnet linear actuator: causal and non-linear modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Mannheim, Germany. https://ieeexplore.ieee.org/document/9400607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562217v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Model and Control of a Neutral Point Supply SynRM Drive</w:t>
               </w:r>
@@ -6389,77 +6389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,287 +6630,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053176v1</w:t>
+                <w:t xml:space="preserve">hal-02053183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053183v1</w:t>
+                <w:t xml:space="preserve">hal-02053176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t>
               </w:r>
@@ -7030,64 +7030,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal secondary control for DC microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10185,104 +10185,254 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Framework for Optimal Current Sharing of non-identical Parallel Buck Converters Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10294,51 +10444,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire Ampère CNRS UMR 5005, Université de Lyon, INSA - Lyon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10348,100 +10498,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Alliages à Mémoire de Forme Magnétiques pour la conversion d'énergie dans les actionneurs et leur commande.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00258807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10451,105 +10601,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande des convertisseurs électriques pour l'actionnement et l'acheminement de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Institut National des Sciences Appliquées de Lyon; Université Claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04447231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId226"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10696,51 +10846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.gauthier@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3460374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintao Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3309664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Steckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3067887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695535v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3094478" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3048070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2612832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-011-0014-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixiang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q5MCRCFT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X06066094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F55823E96BC7D9DB2E185138F3F40CD3E6B356B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Uicich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal-Naquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264340" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific56316.2022.9941905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabrie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570640" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lauzier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215855" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395588" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395578" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048660" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Avramoae" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED-PRECEDE.2013.6684487" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandish Calchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100629003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258807v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04447231v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.gauthier@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3460374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintao Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3309664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Steckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3067887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3094478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3048070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2612832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-011-0014-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixiang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q5MCRCFT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X06066094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F55823E96BC7D9DB2E185138F3F40CD3E6B356B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Uicich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal-Naquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264340" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific56316.2022.9941905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595418" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589461" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabrie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589456" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lauzier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215855" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395588" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395578" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048660" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Avramoae" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED-PRECEDE.2013.6684487" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandish Calchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100629003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04447231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>