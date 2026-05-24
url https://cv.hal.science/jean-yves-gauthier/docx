--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -654,603 +654,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Flatness-Based, Full-Order Nonlinear Control of a Modular Multilevel Converter (MMC)</w:t>
+                <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
+                <w:t xml:space="preserve">Jérémie Kreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30 (2), pp.547-557. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3067887⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189724v1</w:t>
+                <w:t xml:space="preserve">hal-03377928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Efficient Fault-Tolerant Scheme for Three-Phase SPMSMs Fed by Multi-Functional Converter System Under Open-Phase Faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Dynamical Model of Residual Magnetism for Synchronous Reluctance Machine Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 69, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3094478⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3127050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695535v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of inverter voltage disturbances for induction machine drive using LPV observer with convex optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Massioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 184, pp.196-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matcom.2020.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian point of view on parallel interconnection of buck converters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Cost-Efficient Fault-Tolerant Scheme for Three-Phase SPMSMs Fed by Multi-Functional Converter System Under Open-Phase Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (1), pp.43-52. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 69, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2019.2961073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3094478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377928v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical Model of Residual Magnetism for Synchronous Reluctance Machine Control</w:t>
+                <w:t xml:space="preserve">Differential Flatness-Based, Full-Order Nonlinear Control of a Modular Multilevel Converter (MMC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schuller</w:t>
+                <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+                <w:t xml:space="preserve">Francois Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.547-557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2021.3127050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3067887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03255256v1</w:t>
+                <w:t xml:space="preserve">hal-03189724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Fault-Tolerant Three-Phase SPMSM Drive Without Split Capacitors, Auxiliary Legs, or TRIACs</w:t>
               </w:r>
@@ -1340,103 +1340,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control allocation for the parallel interconnection of buck converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bodson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109, pp.104727. </w:t>
@@ -1513,64 +1513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68 (9), pp.7747 - 7756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1604,64 +1604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Framework for Optimal Current Sharing of Nonidentical Parallel Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2996,420 +2996,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+                <w:t xml:space="preserve">Comparison of 2-Level and Quasi-2-Level Topologies in a Bidirectional Isolated DC-DC Converter for MVDC Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Cafran</w:t>
+                <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Greco</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
+                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Jodin</w:t>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
+              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Atlanta, GA, United States. pp.2051-2058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325256v1</w:t>
+                <w:t xml:space="preserve">hal-05239813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des Impacts Environnementaux des Réseaux de Distribution AC, DC et Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de génie électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 2-Level and Quasi-2-Level Topologies in a Bidirectional Isolated DC-DC Converter for MVDC Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Environmental Impacts of AC, DC and Mixed Distribution Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Cafran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+                <w:t xml:space="preserve">Bernardo Taulois Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Roman Le Goff Latimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Saeedifard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">Gurvan Jodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Applied Power Electronics Conference and Exposition (APEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Atlanta, GA, United States. pp.2051-2058, </w:t>
+              <w:t xml:space="preserve">2025 IEEE Kiel PowerTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Kiel, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APEC48143.2025.10977191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerTech59965.2025.11180643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239813v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-phase Active-Split source inverter with step-up/step-down DC bus voltage capabilities for traction application</w:t>
               </w:r>
@@ -3512,103 +3512,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Guidelines for a DAB Converter Incorporating a Multilevel Bridge with Quasi-2-Level Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Andrés Aguilar Croston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Saeedifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
@@ -3754,64 +3754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des trajectoires d'équilibre d'un convertisseur pour réseau mixte AC/DC maillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,274 +3873,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully decentralized control strategy for synchronous open-winding motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical Derivation of Output Distortions Harmonics Caused by Voltage Source Inverter Non-Linearities in PMSM Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Sabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Dassonville</w:t>
+                <w:t xml:space="preserve">Fabien Vidal-Naquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-55696-8_8⟩</w:t>
+              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition) (EPE 2023 ECCE Europe )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04222407v1</w:t>
+                <w:t xml:space="preserve">hal-04308904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Derivation of Output Distortions Harmonics Caused by Voltage Source Inverter Non-Linearities in PMSM Drives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Battiston</w:t>
+                <w:t xml:space="preserve">Fully decentralized control strategy for synchronous open-winding motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Vidal-Naquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Conference on Power Electronics and Applications (and Exhibition) (EPE 2023 ECCE Europe )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aalborg, Denmark. </w:t>
+              <w:t xml:space="preserve">ELECTRIMACS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMACS TC1, May 2022, Nancy (FR), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE23ECCEEurope58414.2023.10264340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55696-8_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308904v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machines électriques avec alimentation par le neutre pour la traction électrique des véhicules</w:t>
               </w:r>
@@ -4165,51 +4165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4234,51 +4234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element dq-model for MTPA flux control of Synchronous Reluctance Motor (SynRM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4368,90 +4368,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe motopropulseur triphasé résilient aux défauts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Siccardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4483,451 +4483,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAB frequency decoupling control with current minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Uicich</w:t>
+                <w:t xml:space="preserve">Integrated Four-leg Inverter Structure For PMSM Drives with Open-phase Fault-tolerance and Internal Boost Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Plat</w:t>
+                <w:t xml:space="preserve">Fei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haining, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific56316.2022.9941905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084710v1</w:t>
+                <w:t xml:space="preserve">hal-04084644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Four-leg Inverter Structure For PMSM Drives with Open-phase Fault-tolerance and Internal Boost Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fei Wang</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Haining, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ECC 22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Control Association (EUCA), Jul 2022, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific56316.2022.9941905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084644v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Control Based on a Non-Linear Load Observer for Synchronous Reluctance Generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">DAB frequency decoupling control with current minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Uicich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 22</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2022 24th European Conference on Power Electronics and Applications (EPE'22 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hanover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629067v1</w:t>
+                <w:t xml:space="preserve">hal-04084710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A starting from zero DC voltage build-up procedure for a magnet-free synchronous reluctance generator in reduced speed operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4952,90 +4952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure de montée en tension contrôlée d'une génératrice synchrone à réluctance variable hors réseau électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5054,451 +5054,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Composite Converter with Reduced Power Electronics for Electric Powertrain Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1468-1475, </w:t>
+              <w:t xml:space="preserve">IECON 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto - Virtual, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595418⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03530943v1</w:t>
+                <w:t xml:space="preserve">halshs-03359431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande tolérante aux fautes pour machines électriques avec alimentation par le neutre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
+                <w:t xml:space="preserve">Commande décentralisée pour une machine multiphasée à bobinage ouvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04932250v1</w:t>
+                <w:t xml:space="preserve">hal-04932230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Estimation and Compensation of Back-Electromotive Forces for Synchronous Reluctance Machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Commande tolérante aux fautes pour machines électriques avec alimentation par le neutre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Brun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03359431v2</w:t>
+                <w:t xml:space="preserve">hal-04932250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande décentralisée pour une machine multiphasée à bobinage ouvert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Dassonville</w:t>
+                <w:t xml:space="preserve">A Composite Converter with Reduced Power Electronics for Electric Powertrain Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaokang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Makki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e journées virtuelles de la SAGIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Energy Conversion Congress and Exposition (ECCE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1468-1475, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE47101.2021.9595418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04932230v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General DAB 1 st Harmonic TPS State Space Model</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5725,282 +5725,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability analysis and quantification of electrical multiphase machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Dassonville</w:t>
+                <w:t xml:space="preserve">Permanent magnet linear actuator: causal and non-linear modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Lauzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sesmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACTUATOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Mannheim, Germany. https://ieeexplore.ieee.org/document/9400607</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562217v1</w:t>
+                <w:t xml:space="preserve">hal-03161563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet linear actuator: causal and non-linear modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+                <w:t xml:space="preserve">Availability analysis and quantification of electrical multiphase machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Makki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siccardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTUATOR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161563v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent Model and Control of a Neutral Point Supply SynRM Drive</w:t>
               </w:r>
@@ -6090,51 +6090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polynomial multi-variable control strategy for flux balancing in Dual Active Bridge Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6389,77 +6389,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Framework for Dealing with Input Constraints on Parallel Interconnection of Buck Converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis and Modular Control Law for Modular Multilevel Converter (MMC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6630,287 +6630,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053183v1</w:t>
+                <w:t xml:space="preserve">hal-02053176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometric Point of View on Parallel Interconnection of Buck Converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Flux Weakening of PMSM for Enhancing Torque Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Kreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.70-75, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2665-2670, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2018.8550573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053176v1</w:t>
+                <w:t xml:space="preserve">hal-02053183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Lyapunov based control of multicellular converters using Port-Hamiltonian modeling</w:t>
               </w:r>
@@ -7024,495 +7024,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal secondary control for DC microgrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Delpoux</w:t>
+                <w:t xml:space="preserve">Electrical parameter observation for induction machine sensorless drive using a sensitivity and observability based EKF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hijazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Santa Clara (CA), United States. pp.510-515, </w:t>
+              <w:t xml:space="preserve">PEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Varna, Bulgaria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2016.7752097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647682v1</w:t>
+                <w:t xml:space="preserve">hal-01985022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An impedance control using a Finite Control Set Model Predictive Controller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation strategy for a Dual Active Bridge converter using Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousseynou Yade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE PRECEDE</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Symposium on Predictive Control of Electrical Drives and Power Electronics (PRECEDE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Valparaiso, Chile. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395588⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984853v1</w:t>
+                <w:t xml:space="preserve">hal-01984851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical parameter observation for induction machine sensorless drive using a sensitivity and observability based EKF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Digarcher</w:t>
+                <w:t xml:space="preserve">Optimal secondary control for DC microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trégouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2016.7752097⟩</w:t>
+              <w:t xml:space="preserve">IEEE ISIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Santa Clara (CA), United States. pp.510-515, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2016.7744942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985022v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation strategy for a Dual Active Bridge converter using Model Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ousseynou Yade</w:t>
+                <w:t xml:space="preserve">An impedance control using a Finite Control Set Model Predictive Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gendrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Symposium on Predictive Control of Electrical Drives and Power Electronics (PRECEDE 2015)</w:t>
+              <w:t xml:space="preserve">2015 IEEE PRECEDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Valparaiso, Chile. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PRECEDE.2015.7395588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984851v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal low-stator-frequency avoidance strategy to improve the performances of induction machine sensorless drives</w:t>
               </w:r>
@@ -9322,269 +9322,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionneur multistable à base d'alliage à mémoire de forme magnétique</w:t>
+                <w:t xml:space="preserve">Multistable actuator based on magnetic shape memory alloy..</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hubert</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier LEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Arc et Senans, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 10th International Conference on New Actuators, ACTUATOR'06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Bremen, Germany. pp.787-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158500v1</w:t>
+                <w:t xml:space="preserve">hal-00263954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistable actuator based on magnetic shape memory alloy..</w:t>
+                <w:t xml:space="preserve">Actionneur multistable à base d'alliage à mémoire de forme magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Hubert</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexcellent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 10th International Conference on New Actuators, ACTUATOR'06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Bremen, Germany. pp.787-790</w:t>
+              <w:t xml:space="preserve">Atelier LEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Arc et Senans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263954v1</w:t>
+                <w:t xml:space="preserve">hal-00158500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic shape memory alloy and actuator design.</w:t>
               </w:r>
@@ -9965,51 +9965,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur de tension AC/DC comprenant un transformateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10079,51 +10079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convertisseur de tension DC/DC comprenant un transformateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Baptiste Steckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Dworakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10131,51 +10131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuefang Lin-Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Wallart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3096849. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10225,77 +10225,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling, Analysis and Control of a Power Flow Controller for AC-DC Meshed Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Cafran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10375,64 +10375,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Framework for Optimal Current Sharing of non-identical Parallel Buck Converters Extended version</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Delpoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trégouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10846,51 +10846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.gauthier@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3460374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintao Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3309664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Steckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3067887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3094478" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3048070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2612832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-011-0014-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixiang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q5MCRCFT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X06066094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F55823E96BC7D9DB2E185138F3F40CD3E6B356B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Uicich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222407v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308904v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal-Naquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264340" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084644v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific56316.2022.9941905" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595418" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932230v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589461" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabrie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562217v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589456" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lauzier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215855" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395588" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395578" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048660" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Avramoae" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED-PRECEDE.2013.6684487" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandish Calchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100629003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263954v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04447231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-yves.gauthier@insa-lyon.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabri&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battiston" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gauthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefang Lin-Shi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2024.3460374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398889v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedc.2025.100133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293585v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.08.045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191049v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Zhang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lintao Ren" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2023.3309664" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Kreiss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tr&#233;gou&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delpoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2019.2961073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255256v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schuller" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3127050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Massioni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2020.06.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2021.3094478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189724v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Baptiste Steckler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Wallart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3067887" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3048070" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310341v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bodson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2021.104727" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.3013779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982625v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacombe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2787117" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983352v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gendrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2016.2612832" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Lefebvre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hijazi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Digarcher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2619662" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Lefebvre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madiha Nadri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducharne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lallart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guyomar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Sebald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexcellent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Abadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12356-011-0014-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983364v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixiang Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lallart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Monnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/19/4/045017" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q5MCRCFT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279864v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.10.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00191080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X06066094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F55823E96BC7D9DB2E185138F3F40CD3E6B356B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239813v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s Aguilar Croston" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Saeedifard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC48143.2025.10977191" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Cafran" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Greco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Taulois Braga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Le Goff Latimier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Jodin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerTech59965.2025.11180643" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05108333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0165" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-05105964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398268v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Uicich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Simon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal-Naquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE23ECCEEurope58414.2023.10264340" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dassonville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Makki" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55696-8_8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086999v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Queval" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE51358.2023.10227915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Siccardi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific56316.2022.9941905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629067v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838259" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084710v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Plat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359431v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589041" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530943v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE47101.2021.9595418" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589461" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811000v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sabrie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE21ECCEEurope50061.2021.9570640" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161563v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lauzier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sesmat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562217v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589456" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530940v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215855" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160043v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215740" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8926892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181425v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341833v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795805" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Wallart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37161-6_14" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053176v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550575" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2018.8550573" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983391v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becerra" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-R&#233;dha Meghnous" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tu Pham" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Patino" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217441" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985022v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2016.7752097" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Yade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Zaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395578" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2016.7744942" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRECEDE.2015.7395588" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339256" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983586v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125424" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048660" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083925v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984955v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;s Zgorski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00084" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875809v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Avramoae" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED-PRECEDE.2013.6684487" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720674v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandish Calchand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gorrec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877192" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520935v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100629003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182336v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186836v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260670v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexcellent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158680v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dworakowski" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584479v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550193v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00258807v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04447231v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>