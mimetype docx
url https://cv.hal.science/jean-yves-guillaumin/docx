--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -657,1502 +657,1502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Traces de christianisme dans les scolies du Servius Danielis à l’Énéide IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.233-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Notes sur la traduction de la Consolation de Philosophie par Maxime Planude, éditée par M. Papathomopoulos, dans ses rapports avec le texte de Boèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dodone (Δωδώνη)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38-39, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Traces de christianisme dans les scolies du Servius Danielis à l’Énéide IV</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« John Craig, Principes mathématiques de Théologie chrétienne (Theologiae Christianae principia mathematica) », traduction du latin en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Journ@l for History of Probability and Statistics - Journal Electronique d'Histoire des Probabilités et de la Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œil et le regard dans la Consolation de Philosophie de Boèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89, pp.232-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pline l’Ancien dans le livre XX des Étymologies d’Isidore de Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Réception de Pline au Moyen Âge et à la Renaissance, 61 (166-167), pp.15-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venabula quasi excipiabula : Isidore de Séville source du Servius Danielis (ad Aen. 4, 131)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.191-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi la bande-limite de cinq pieds entre les propriétés n’en a pas six chez Hygin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (2), pp.137-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation et aveu chez César autour du combat de cavalerie préliminaire du siège d'Alésia (Bellum Gallicum VII, 66, 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (46), pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens du terme ‘analyse’ dans les gloses du Vossianus 48 sur Martianus Capella VII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.183-190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine du nombre parfait dans une glose médiévale sur Martianus Capella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.167-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation et aveu chez César autour du combat de cavalerie préliminaire du siège d’Alésia, BG 7, 66, 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Action politique et Histoire : le narrateur homme d’action, 2 (66), pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre gromatique du Haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Neronia VIII. Bibliothèques, livres et culture écrite dans l’empire romain de César à Hadrien, 327, pp.156-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érudition des gromatiques romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eruditio antiqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.233-246</w:t>
+              <w:t xml:space="preserve">, 2009, 1, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« John Craig, Principes mathématiques de Théologie chrétienne (Theologiae Christianae principia mathematica) », traduction du latin en français</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classification des figures géométriques dans le traité gromatique d'Hygin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journ@l for History of Probability and Statistics - Journal Electronique d'Histoire des Probabilités et de la Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37, pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...236 lines deleted...]
-                <w:t xml:space="preserve">Venabula quasi excipiabula : Isidore de Séville source du Servius Danielis (ad Aen. 4, 131)</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle, le cube, la gloire. Une ‘étymologie' corrompue dans les gloses sur Martianus Capella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 68, pp.191-197</w:t>
+              <w:t xml:space="preserve">, 2009, 67, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi la bande-limite de cinq pieds entre les propriétés n’en a pas six chez Hygin</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard sur le passé et identité romaine chez les auteurs du corpus gromatique latin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 81, pp.133-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptation et refus de la dépendance romaine chez Siculus Flaccus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Historica. Historia Antigua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.261-273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modus iugerationis dans les textes gromatiques romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (2), pp.137-152</w:t>
+              <w:t xml:space="preserve">, 2007, 33-1, pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...593 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de noix de la Rome antique et jeux de billes de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Chauve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 33-1, pp.99-113</w:t>
+              <w:t xml:space="preserve">, 2007, 33-1, pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Chauve</w:t>
+                <w:t xml:space="preserve">hal-00482009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camarsus et carmasis dans les Casae litterarum du corpus des arpenteurs romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33-1, pp.77-84</w:t>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81-2, pp.313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de limites dans les Étymologies d'Isidore de Séville (XV, 14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerión. Revista de Historia Antigua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25-1, pp.477-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476389v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00476399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les six ‘ordres' de la démonstration géométrique dans le paragraphe final de la Demonstratio artis geometricae (IXe siècle)</w:t>
               </w:r>
@@ -3523,165 +3523,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos du paysage chez les gromatiques romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À propos du paysage chez les gromatiques romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Neuchatel (congrès des sociétés historiques et scientifiques), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les origines des mathématiques grecques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les origines des mathématiques grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Thessalonique (Université), Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482239v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00482236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vocabulaire mathématique grec au vocabulaire mathématique latin</w:t>
               </w:r>
@@ -3730,372 +3730,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux origines latines du terme fraternité : fraternitas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines latines du terme fraternité : fraternitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Besançon, France. pp.47-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques caractéristiques de l'entreprise encyclopédique d'Isidore de Séville dans les Étymologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelques caractéristiques de l'entreprise encyclopédique d'Isidore de Séville dans les Étymologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Grenoble, France. pp.19-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Héron d'Alexandrie : un ingénieur mathématicien de l'Antiquité et ses automates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héron d'Alexandrie : un ingénieur mathématicien de l'Antiquité et ses automates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aux origines latines du terme fraternité : fraternitas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels rapports entre les agrimensores romains et la science grecque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux origines latines du terme fraternité : fraternitas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Besançon, France. pp.47-58</w:t>
+              <w:t xml:space="preserve">Quels rapports entre les agrimensores romains et la science grecque ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France. pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il latino per i principianti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il latino per i principianti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Gênes, Italy. pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482209v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00482210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agrimensores romains</w:t>
               </w:r>
@@ -6695,50 +6695,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enfant à naître: Tertullien, Grégoire, Augustin, Maxime, Cassiodore, Ps.Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Congourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Emmanuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Migne, 78, 2000, Pères dans la foi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hygin, L’œuvre gromatique. Texte, traduction et notes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6783,171 +6897,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OPOCE, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573987v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03307462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontin. L’œuvre gromatique. Texte, traduction et notes</w:t>
               </w:r>
@@ -7471,246 +7471,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scandale, pouvoir et science. L’arithmologie contre Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.-M. Martin et É. Ndiaye. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scandales, justice et politique à Rome. Textes inédits d’Alain Malissard suivis d’hommages en son honneur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 197-210., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les cours d’eau dans le corpus gromatique : quelques repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dan et St. Lebreton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études des fleuves d’Asie Mineure dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, p. 233-250., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours d’eau dans le corpus gromatique : quelques repère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Dan et St. Lebreton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études des fleuves d’Asie Mineure dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-250, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518467v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01862370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la ‘baliste’ et de la ‘catapulte’ chez Plaute</w:t>
               </w:r>
@@ -8343,173 +8343,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">À propos du paysage chez les gromatiques romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Souchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les outils de représentation du paysage. Actes du 135e Congrès national des sociétés historiques et scientifiques, « Paysages », Neuchâtel, 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 33-43, 2012, Les outils de représentation du paysage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que la uia lignaria du commentum du Pseudo-Agennius (p. 69 l. 17 Thulin) n’a aucune existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Pimouguet-Pédarros, M. Clavel-Lévêque et F. Ouachour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes, cultures et paysages de l’Antiquité à la période moderne. Mélanges offerts à Jean Peyras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.179-188, 2012, Hommes, cultures et paysages de l’Antiquité à la période moderne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589023v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01589018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boethius’s De institutione arithmetica and its influence on posterity</w:t>
               </w:r>
@@ -9000,319 +9000,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cornes de Cipus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Galtier et Y. Perrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ars pictoris, ars scriptoris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.163-171, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Balbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul T. Keyser, Georgia L. Irby-Massie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient Natural Scientists : The Greek Tradition and Its Many Heirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.189, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martianus Capella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul T. Keyser, Georgia L. Irby-Massie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient Natural Scientists : The Greek Tradition and Its Many Heirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.205-206, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epaphroditos and Vitruvius Rufus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul T. Keyser, Georgia L. Irby-Massie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Ancient Natural Scientists : The Greek Tradition and Its Many Heirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.286, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482255v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00482265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boethius</w:t>
               </w:r>
@@ -9459,833 +9459,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu : F. DE OLIVEIRA, C. TEIXEIRA, P. BARATA DIAS (coords.), Espaços e Paisagens. Antiguidade Clássica e Heranças Contemporâneas. Vol. 2, Línguas e Literaturas. Idade Média. Renascimento. Recepção. VII Congresso da Associação Portuguesa de Estudos Clássicos, Évora, 10-12 de Abril de 2008. Coimbra, 2009 : dans Dialogues d'Histoire Ancienne 42-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, p. 372-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Arátor, História Apostólica. A Gesta de S. Paulo, Tradução do Latim, introdução e notas de J. H. MANSO, Coimbra, CECH, 2010, Dialogue d'Histoire Ancienne, 42-1,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, p. 194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2016, p. 372-376</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : J.-C. COURTIL et R. COURTRAY (éds), Sons et audition dans l’Antiquité, Pallas 98 (2015) : Dialogues d'Histoire Ancienne, 42-2,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, p. 317-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016, p. 317-321</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">compte rendu de : F. DE OLIVEIRA, C. TEIXEIRA, P. BARATA DIAS (coords.), Espaços e Paisagens. Antiguidade Clássica e Heranças Contemporâneas. Vol. 1, Línguas e Literaturas. Grécia e Roma. VII Congresso da Associação Portuguesa de Estudos Clássicos, Évora, 10-12 de Abril de 2008. Coimbra, 2009, Dialogues d'Histoire Ancienne,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016, 42-1, p. 367-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2016, 42-1, p. 367-472</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. CAM (dir.), La Médecine vétérinaire antique. Sources écrites, archéologiques, iconographiques, Presses Universitaires de Rennes, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.199-200</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. OLESON (éd.), The Oxford Handbook of Engineering and Technology in the Classical World. Oxford, Oxford University Press, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.307-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.307-311</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blossi Aem. Draconti Orestis Tragoedia. Introduzione, testo critico e commento a cura di Antonino GRILLONE, Bari, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.406-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.406-407</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. DUCHENE (éd.), Survivances et métamorphoses, Dijon, Université de Bourgogne, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.194-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. PANIAGUA AGUILAR, El Panorama literario técnico-científico en Roma (siglos I-II d. C.). « Et docere et delectare », Salamanca, Ediciones Universidad de Salamanca, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.382-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. KAMM, Julius Caesar. A Life, Routledge, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano DEL LUNGO, La Prattica agrimensoria nella tarda Antichità e nell'Alto Medioevo, Spoleto, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.194-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio Vegecio Renato, Compendio de técnica militar, edición de David PANIAGUA AGUILAR, Madrid, ediciones Cátedra, 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.192-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.194-203</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. BRACHET et Cl. MOUSSY (éd.), Latin et langues techniques, Paris, Sorbonne PUPS, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482291v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-00482289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano DEL LUNGO, La Prattica agrimensoria nella tarda Antichità e nell'Alto Medioevo, Spoleto, 2004</w:t>
               </w:r>
@@ -10502,51 +10502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588474v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Chauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Perifano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federspiel Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillaumin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ratti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marius Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Behrends" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caspar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307462v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Guillaumin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe von Cranach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862367v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518467v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862370v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589023v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589018v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482259v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482257v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482265v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482288v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482285v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482289v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Chauve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Perifano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federspiel Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillaumin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ratti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marius Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Behrends" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caspar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Guillaumin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe von Cranach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>