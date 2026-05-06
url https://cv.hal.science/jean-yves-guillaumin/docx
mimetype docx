--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -173,166 +173,166 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02549892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de De rebus bellicis (« Sur les affaires militaires »), texte établi, traduit et commenté par Ph. Fleury, Paris, Les Belles Lettres, CUF, 2017 : dans la REL 95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.254-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02549877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de L. Callebat, Le De Architectura de Vitruve, Paris, Les Belles Lettres, 2017 : dans la REL 95</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.301-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02549885v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-02549877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours des agrimensores latins : caractéristiques et sources, transmission et adaptation</w:t>
               </w:r>
@@ -1002,717 +1002,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venabula quasi excipiabula : Isidore de Séville source du Servius Danielis (ad Aen. 4, 131)</w:t>
+                <w:t xml:space="preserve">Le sens du terme ‘analyse’ dans les gloses du Vossianus 48 sur Martianus Capella VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 68, pp.191-197</w:t>
+              <w:t xml:space="preserve">, 2010, 68, pp.183-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588474v1</w:t>
+                <w:t xml:space="preserve">hal-01588471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La doctrine du nombre parfait dans une glose médiévale sur Martianus Capella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.167-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation et aveu chez César autour du combat de cavalerie préliminaire du siège d'Alésia (Bellum Gallicum VII, 66, 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (46), pp.55-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la bande-limite de cinq pieds entre les propriétés n’en a pas six chez Hygin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (2), pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dissimulation et aveu chez César autour du combat de cavalerie préliminaire du siège d'Alésia (Bellum Gallicum VII, 66, 2)</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venabula quasi excipiabula : Isidore de Séville source du Servius Danielis (ad Aen. 4, 131)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 68, pp.191-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissimulation et aveu chez César autour du combat de cavalerie préliminaire du siège d’Alésia, BG 7, 66, 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Études Anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (46), pp.55-69</w:t>
+              <w:t xml:space="preserve">, 2010, Action politique et Histoire : le narrateur homme d’action, 2 (66), pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le sens du terme ‘analyse’ dans les gloses du Vossianus 48 sur Martianus Capella VII</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le livre gromatique du Haut Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Neronia VIII. Bibliothèques, livres et culture écrite dans l’empire romain de César à Hadrien, 327, pp.156-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'érudition des gromatiques romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eruditio antiqua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybèle, le cube, la gloire. Une ‘étymologie' corrompue dans les gloses sur Martianus Capella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 68, pp.183-190</w:t>
+              <w:t xml:space="preserve">, 2009, 67, pp.229-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...296 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La classification des figures géométriques dans le traité gromatique d'Hygin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphrosyne. Revista de filologia clássica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37, pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476397v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00482015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard sur le passé et identité romaine chez les auteurs du corpus gromatique latin</w:t>
               </w:r>
@@ -1761,398 +1761,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le modus iugerationis dans les textes gromatiques romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33-1, pp.99-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeux de noix de la Rome antique et jeux de billes de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33-1, pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acceptation et refus de la dépendance romaine chez Siculus Flaccus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Historica. Historia Antigua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25, pp.261-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le modus iugerationis dans les textes gromatiques romains</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs de limites dans les Étymologies d'Isidore de Séville (XV, 14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 33-1, pp.99-113</w:t>
+              <w:t xml:space="preserve">Gerión. Revista de Historia Antigua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25-1, pp.477-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camarsus et carmasis dans les Casae litterarum du corpus des arpenteurs romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81-2, pp.313-321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476399v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00476389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les six ‘ordres' de la démonstration géométrique dans le paragraphe final de la Demonstratio artis geometricae (IXe siècle)</w:t>
               </w:r>
@@ -3523,165 +3523,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les origines des mathématiques grecques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les origines des mathématiques grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Thessalonique (Université), Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À propos du paysage chez les gromatiques romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À propos du paysage chez les gromatiques romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Neuchatel (congrès des sociétés historiques et scientifiques), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482236v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00482239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du vocabulaire mathématique grec au vocabulaire mathématique latin</w:t>
               </w:r>
@@ -3730,372 +3730,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Héron d'Alexandrie : un ingénieur mathématicien de l'Antiquité et ses automates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héron d'Alexandrie : un ingénieur mathématicien de l'Antiquité et ses automates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux origines latines du terme fraternité : fraternitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux origines latines du terme fraternité : fraternitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Besançon, France. pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques caractéristiques de l'entreprise encyclopédique d'Isidore de Séville dans les Étymologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelques caractéristiques de l'entreprise encyclopédique d'Isidore de Séville dans les Étymologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France. pp.19-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Héron d'Alexandrie : un ingénieur mathématicien de l'Antiquité et ses automates</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il latino per i principianti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Héron d'Alexandrie : un ingénieur mathématicien de l'Antiquité et ses automates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Poitiers ( Centre de culture scientifique, technique et industrielle), France</w:t>
+              <w:t xml:space="preserve">Il latino per i principianti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Gênes, Italy. pp.105-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels rapports entre les agrimensores romains et la science grecque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels rapports entre les agrimensores romains et la science grecque ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Nantes, France. pp.119-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482210v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00482209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agrimensores romains</w:t>
               </w:r>
@@ -5647,1271 +5647,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isidore de Séville, Étymologies, livre XX (introduction, texte, traduction, commentaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.200, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Arpenteurs romains, vol. 2 : Hygin. Siculus Flaccus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. -Y. Guillaumin. Les Belles Lettres, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isidore de Séville, Étymologies, livre XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. -Y. Guillaumin. Les Belles Lettres, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">J. -Y. Guillaumin. Les Belles Lettres, 2010</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isidore de Séville, Étymologies, livre III (La mathématique), introduction, texte, traduction et commentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.193, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Belles Lettres, pp.200, 2010</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire à Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ratti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Marius Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.392, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ratti</w:t>
+                <w:t xml:space="preserve">hal-00482273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libri coloniarum (Livres des colonies )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Conso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, pp.111, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur quelques notices des arpenteurs romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, pp.180, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martianus Capella, Les Noces de Philologie et de Mercure, livre IV, la Dialectique : révision de l'édition CUF préparée par M. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.XC-140, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des Libri coloniarum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUFC, pp.161, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martianus Capella, Les Noces de Philologie et de Mercure, livre VI, la Géométrie : révision de l'édition CUF préparée par B. Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Belles Lettres, pp.CXXII-208, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vocabulaires techniques des arpenteurs romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Conso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antonio Gonzales, Jean-Yves Guillaumin, Danièle Conso. PUFC, 2005, Antonio Gonzales</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agennius Vrbicus, L’œuvre gromatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okko Behrends</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Clavel-Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Conso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gonzales, O. Behrends, M. Clavel-Lévêque, D. Conso, J.-Y.Guillaumin, J. Peyras. OPOCE, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant à naître (Tertullien, Grégoire de Nysse, Augustin, Maxime le Confesseur) (Pères dans la foi 78)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Congourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Emmanuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Migne (coll. Pères dans la foi), pp.215, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enfant à naître: Tertullien, Grégoire, Augustin, Maxime, Cassiodore, Ps.Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Congourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Y. Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Emmanuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Migne, 78, 2000, Pères dans la foi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03307462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hygin, L’œuvre gromatique. Texte, traduction et notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Clavel-Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Conso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...1000 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OPOCE, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -9707,585 +9707,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.P. OLESON (éd.), The Oxford Handbook of Engineering and Technology in the Classical World. Oxford, Oxford University Press, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.307-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. CAM (dir.), La Médecine vétérinaire antique. Sources écrites, archéologiques, iconographiques, Presses Universitaires de Rennes, 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.307-311</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blossi Aem. Draconti Orestis Tragoedia. Introduzione, testo critico e commento a cura di Antonino GRILLONE, Bari, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.406-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.406-407</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. BRACHET et Cl. MOUSSY (éd.), Latin et langues techniques, Paris, Sorbonne PUPS, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. PANIAGUA AGUILAR, El Panorama literario técnico-científico en Roma (siglos I-II d. C.). « Et docere et delectare », Salamanca, Ediciones Universidad de Salamanca, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.382-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. KAMM, Julius Caesar. A Life, Routledge, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano DEL LUNGO, La Prattica agrimensoria nella tarda Antichità e nell'Alto Medioevo, Spoleto, 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.194-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Vegecio Renato, Compendio de técnica militar, edición de David PANIAGUA AGUILAR, Madrid, ediciones Cátedra, 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.192-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. DUCHENE (éd.), Survivances et métamorphoses, Dijon, Université de Bourgogne, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.194-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482285v1</w:t>
-              </w:r>
-[...308 lines deleted...]
-                <w:t xml:space="preserve">hal-00482291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano DEL LUNGO, La Prattica agrimensoria nella tarda Antichità e nell'Alto Medioevo, Spoleto, 2004</w:t>
               </w:r>
@@ -10502,51 +10502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549885v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588467v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476397v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482009v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Chauve" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476389v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482239v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482215v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482209v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Perifano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federspiel Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillaumin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590938v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482252v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ratti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marius Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482243v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482278v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Behrends" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caspar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Guillaumin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe von Cranach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482295v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482285v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549892v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Guillaumin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549877v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549885v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590894v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590890v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590883v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590798v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589055v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588499v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588479v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588485v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588466v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482007v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476388v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482009v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bourgeois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Chauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476393v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482008v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574188v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518476v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590920v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590901v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589026v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588495v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482236v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482231v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482213v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482209v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482087v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482226v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482225v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482085v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Conso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549809v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Perifano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sensal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549693v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federspiel Michel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brelot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Guillaumin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590960v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590938v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482243v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ratti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marius Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wolff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482249v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482244v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482278v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573633v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573635v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okko Behrends" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Clavel-L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Congourdeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Emmanuel Bernard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caspar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Guillaumin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574009v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe von Cranach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574177v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549910v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862370v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862367v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518467v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590930v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590923v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518468v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518465v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590893v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590888v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589018v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589031v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588504v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482261v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482269v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482265v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482257v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482255v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862376v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862359v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862335v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482295v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482297v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482291v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482292v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482285v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482280v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>