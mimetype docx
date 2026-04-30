--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -499,798 +499,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peur sur la campagne. Thriller et ruralité dans &amp;quot;Histoires de la nuit&amp;quot; de Laurent Mauvignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dans la fabrique du polar vert : écopoétique et ruralité (21-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.5604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire &amp;quot;Notes sur l'affaire Dominici&amp;quot; de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fixxion.11030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial, personnage de roman ? Sur &amp;quot;Les Récits de la demi-brigade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Jean Giono.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Giono et le récit bref. "Les Récits de la demi-brigade" et autres nouvelles (12), pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration rabelaisienne et conjuration de la mort dans &amp;quot;Le Banquet annuel de la Confrérie des fossoyeurs&amp;quot; de Mathias Énard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.2470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De &amp;quot;Colline&amp;quot; à &amp;quot;Regain&amp;quot;: le lieu rural en tension chez Giono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Ecrire la ruralité (Sylviane Coyault et Claire Jaquier, dir.) (349), pp.55-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rsh.1199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61736/tropics.2470⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trassard en chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon &amp;quot;viticulteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.3764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0051⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux côtés de Siom : Richard Millet, de Faulkner à Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'ombre de Proust et de Faulkner dans la littérature de langue française (XXe-XXIe siècles), 86, pp.193-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121yk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belphegor.5604⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gracq et Claude Simon. Deux écrivains dans la débâcle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes: série Julien Gracq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Julien Gracq et la guerre, 9, pp.83-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12117-6.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fixxion.11030⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lunettes de l’oncle Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Série Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les âges de la vie, 10, pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12750-5.p.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862071v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03863999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique réelle et politique romanesque</w:t>
               </w:r>
@@ -2706,2751 +2706,2751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Simon et le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Viart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon: l'inépuisable chaos du monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-7574-3991-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mobilités dans quelques romans de Marie-Hélène Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Coyault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie-Hélène Lafon ou l’écriture à l’épicentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-38377-245-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeune ethnologue à la campagne: l'écologie drolatique de Mathias Enard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Timo Obergöker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stendhal paysagiste: métamorphose du paysage gionien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giono Paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, 2024, Textuelles, 9791032005026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Claude Simon: l'inépuisable chaos du monde</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mère disait&amp;quot;. Les expressions figées dans Les Derniers Indiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Hélène Lafon. De la source vive à la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-7574-3991-3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Passiflore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-228, 2023, Présence de l'écrivain, 978-2-37946-085-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Lafon. De la source vive à la création</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau comme scène de la violence primitive : Les Bastides Blanches dans &amp;quot;Colline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Labouret et Alain Romestaing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de Jean Giono. Cinquantenaire de la mort de Jean Giono (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782072979408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imitation créatrice chez Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Berthomieu; Sophie Milcent-Lawson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giono : une poétique de la figuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.309-320, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10056-0.p.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité des points de vue dans la représentation de l’empire colonial chez Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Albane Watine; Ilias Yocaris; David Zemmour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.23-34, 2020, 978-2-406-09141-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09141-7.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono le Conteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Castiglione; Mireille Sacotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129, Éditions de l'Herne, pp.235-240, 2020, Cahiers de l'Herne, 979-10-319-0268-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désenchantement de la révolution espagnole chez Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol, Jean-Yves Laurichesse, Patrick Marot; Jean-Yves Laurichesse; Patrick Marot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’événement révolutionnaire et ses figures emblématiques dans les littératures européennes : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-228, 2023, Présence de l'écrivain, 978-2-37946-085-2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782072979408</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ce serait dans le Gange qu’elle s’est perdue”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol; Susanne Friede; Patrick Marot; Martina Meidl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imaginaire littéraire du fleuve (19e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitätsverlag Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-122, 2020, 978-3-8253-4730-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03065791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir du choléra dans &amp;quot;Le Hussard sur le toit&amp;quot; de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Marot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inscription littéraire des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.195-216, 2019, 978-2-406-08521-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08521-8.p.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'homme-sanglier de &amp;quot;Regain&amp;quot; à l'homme-loup d'&amp;quot;Un roi sans divertissement&amp;quot; : continuité et mutation de l'ensauvagement chez Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Noacco et Sophie Duhem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme sauvage dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.387-397, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L’événement révolutionnaire et ses figures emblématiques dans les littératures européennes : regards croisés</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire le monde rural aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Laurichesse; Sylvie Vignes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.175-195, 2019, 978-2-406-07989-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07989-7.p.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Âmes fortes de Giono ou le récit comme contra-diction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le coup de la panne". Ratés et dysfonctionnements textuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;dimanches à Delphes&amp;quot;. Grèce provençale et Provence grecque chez Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delphes et la littérature d'Homère à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pages de garde dans la bibliothèque stendhalienne de Giono comme annexe du carnet de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines gioniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire / sentir la guerre dans Des Hommes de Laurent Mauvignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire le contemporain. Sur l'oeuvre de Laurent Mauvignier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Arcadie majorquine de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giono et les Méditerranées : rencontre autour de Juan Ramón Jimenez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque européenne de Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Bernsen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un canon littéraire européen? Actes du colloque international de Bonn (26, 27, 28 mars 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-98, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L'imaginaire littéraire du fleuve (19e-21e siècles)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire qui hume : le sens des odeurs chez Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cinq Sens Littéraires. La sensorialité comme opérateur scriptural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon géographe et ses lieux de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Chaminadour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2016, Maylis de Kerangal sur les grands chemins de Claude Simon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma vie parmi les ombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard Millet (dictionnaire des œuvres), Leo Scheer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Edith Piaf du Nouveau Roman? Marguerite Duras et le roman sentimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol et Helmut Meter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses du roman sentimental. XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le romantisme des Âmes fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Romestaing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Giono. "Les Âmes fortes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme comme elle n’en avait jamais encore rencontré. Reprise et variation de la scène de première vue dans L’Acacia de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise Blanc et Françoise Mignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Trabucaire et Presses Universitaires de Perpignan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Millet ou la littérature même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathias Rambaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Richard Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Guillaume de Roux, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono : de l'expérience de la joie à la jubilation de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Benoit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et jubilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Presses Universitaires de Bordeaux, 2015, Modernités</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono, Simon, Millet: générations d'écrivains et géographies littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Peylet et Hélène Saule-Sorbé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Appartenir en question. Ce territoire que j’ai choisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'auteur dans l'oeuvre romanesque de Richard Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Gros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costumes, reflets et illusions. Les habits d’emprunt dans la création contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profusion du visible et unité de l'invisible dans &amp;quot;Sous le soleil de Satan&amp;quot; de Bernanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise Blanc, Anne Chamayou, Mireille Courrént, Nathalie Solomon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La profusion et l'unité. Pour Françoise Haffner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-122, 2020, 978-3-8253-4730-7</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Etudes, 978-2-35412-189-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en latin. Claude Simon et la bataille de Pharsale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Bonnet et Florence Bouchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translatio : traduire et adapter les Anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 285-303, 2013, collection "Rencontres", 978-2-8124-0860-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La joie à l'épreuve de l'Histoire: Giono ou le maître désenchanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Noacco, Corinne Bonnet, Patrick Marot et Charalampos Orfanos, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du maître. De l'autorité à l'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.387-397, 2019</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siom dans l'oeuvre de Richard Millet ou le deuil du mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Boblet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chances du roman, charmes du mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-87854-605-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Laurichesse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon géographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-8124-1052-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...1505 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070597v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04070599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5526,51 +5526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9028F5C1"/>
+    <w:nsid w:val="A54D1C73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5757,51 +5757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-laurichesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05355967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurichesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04767857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.1199" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188957v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.2470" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3764" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121yk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12750-5.p.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863999v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12117-6.p.0083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.2735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.053.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lignes-de-terre-ecrire-le-monde-rural-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10402-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-giono.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/29232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-stendhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05356018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/2003-marie-helene-lafon-ou-l-ecriture-a-l-epicentre-9782383772453.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100843390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-passiflore.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925261v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925251v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09141-7.p.0023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bonndoc.ulb.uni-bonn.de/xmlui/handle/20.500.11811/1467" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-4730-7/Bercegol_ea_Eds_L_imaginaire_du_fleuve/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08521-8.p.0195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07989-7.p.0175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175598v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175581v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europaeische-kulturen.uni-bonn.de/publikationen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070601v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/claude-simon-geographe.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/32472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-laurichesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05355967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurichesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04767857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.2470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.1199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3764" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121yk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12117-6.p.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12750-5.p.0063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.2735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.053.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lignes-de-terre-ecrire-le-monde-rural-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10402-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-giono.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/29232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-stendhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05356018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100843390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/2003-marie-helene-lafon-ou-l-ecriture-a-l-epicentre-9782383772453.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-passiflore.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09141-7.p.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bonndoc.ulb.uni-bonn.de/xmlui/handle/20.500.11811/1467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-4730-7/Bercegol_ea_Eds_L_imaginaire_du_fleuve/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08521-8.p.0195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07989-7.p.0175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europaeische-kulturen.uni-bonn.de/publikationen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/32472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2142" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/claude-simon-geographe.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>