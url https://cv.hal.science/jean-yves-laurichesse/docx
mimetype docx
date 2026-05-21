--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -499,642 +499,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martial, personnage de roman ? Sur &amp;quot;Les Récits de la demi-brigade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes. Jean Giono.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Giono et le récit bref. "Les Récits de la demi-brigade" et autres nouvelles (12), pp.69-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inspiration rabelaisienne et conjuration de la mort dans &amp;quot;Le Banquet annuel de la Confrérie des fossoyeurs&amp;quot; de Mathias Énard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TrOPICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61736/tropics.2470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De &amp;quot;Colline&amp;quot; à &amp;quot;Regain&amp;quot;: le lieu rural en tension chez Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ecrire la ruralité (Sylviane Coyault et Claire Jaquier, dir.) (349), pp.55-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.1199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trassard en chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Série Voyages contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14765-7.p.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peur sur la campagne. Thriller et ruralité dans &amp;quot;Histoires de la nuit&amp;quot; de Laurent Mauvignier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belphegor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Dans la fabrique du polar vert : écopoétique et ruralité (21-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/belphegor.5604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relire &amp;quot;Notes sur l'affaire Dominici&amp;quot; de Giono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fixxion.11030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux côtés de Siom : Richard Millet, de Faulkner à Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'ombre de Proust et de Faulkner dans la littérature de langue française (XXe-XXIe siècles), 86, pp.193-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/121yk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61736/tropics.2470⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon &amp;quot;viticulteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.3764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...233 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188974v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03862062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gracq et Claude Simon. Deux écrivains dans la débâcle</w:t>
               </w:r>
@@ -2706,2751 +2706,2751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mobilités dans quelques romans de Marie-Hélène Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylviane Coyault. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Hélène Lafon ou l’écriture à l’épicentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-38377-245-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un jeune ethnologue à la campagne: l'écologie drolatique de Mathias Enard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Timo Obergöker. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Königshausen &amp; Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stendhal paysagiste: métamorphose du paysage gionien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Mény; André-Alain Morello; Jean-Marc Quaranta. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giono Paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2024, Textuelles, 9791032005026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Simon et le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Viart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude Simon: l'inépuisable chaos du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-7574-3991-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Lafon ou l’écriture à l’épicentre</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mère disait&amp;quot;. Les expressions figées dans Les Derniers Indiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marie-Hélène Lafon. De la source vive à la création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-38377-245-3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Passiflore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-228, 2023, Présence de l'écrivain, 978-2-37946-085-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Les cartes et les territoires. Les ruralités dans les fictions françaises des XXe et XXIe siècles</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau comme scène de la violence primitive : Les Bastides Blanches dans &amp;quot;Colline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Denis Labouret et Alain Romestaing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes de Jean Giono. Cinquantenaire de la mort de Jean Giono (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782072979408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexité des points de vue dans la représentation de l’empire colonial chez Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Albane Watine; Ilias Yocaris; David Zemmour. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon, une expérience de la complexité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.23-34, 2020, 978-2-406-09141-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09141-7.p.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono le Conteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Castiglione; Mireille Sacotte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 129, Éditions de l'Herne, pp.235-240, 2020, Cahiers de l'Herne, 979-10-319-0268-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désenchantement de la révolution espagnole chez Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol, Jean-Yves Laurichesse, Patrick Marot; Jean-Yves Laurichesse; Patrick Marot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’événement révolutionnaire et ses figures emblématiques dans les littératures européennes : regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, 2024, Textuelles, 9791032005026</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Ce serait dans le Gange qu’elle s’est perdue”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol; Susanne Friede; Patrick Marot; Martina Meidl. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imaginaire littéraire du fleuve (19e-21e siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universitätsverlag Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.111-122, 2020, 978-3-8253-4730-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Marie-Hélène Lafon. De la source vive à la création</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03065791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imitation créatrice chez Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Berthomieu; Sophie Milcent-Lawson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Giono : une poétique de la figuration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.309-320, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10056-0.p.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir du choléra dans &amp;quot;Le Hussard sur le toit&amp;quot; de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Marot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Inscription littéraire des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.195-216, 2019, 978-2-406-08521-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08521-8.p.0195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'homme-sanglier de &amp;quot;Regain&amp;quot; à l'homme-loup d'&amp;quot;Un roi sans divertissement&amp;quot; : continuité et mutation de l'ensauvagement chez Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Noacco et Sophie Duhem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme sauvage dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.387-397, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire le monde rural aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Laurichesse; Sylvie Vignes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">États des lieux dans les récits français et francophones des années 1980 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.175-195, 2019, 978-2-406-07989-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07989-7.p.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pages de garde dans la bibliothèque stendhalienne de Giono comme annexe du carnet de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines gioniens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrire / sentir la guerre dans Des Hommes de Laurent Mauvignier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire le contemporain. Sur l'oeuvre de Laurent Mauvignier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Âmes fortes de Giono ou le récit comme contra-diction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Le coup de la panne". Ratés et dysfonctionnements textuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabula, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;dimanches à Delphes&amp;quot;. Grèce provençale et Provence grecque chez Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delphes et la littérature d'Homère à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Arcadie majorquine de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giono et les Méditerranées : rencontre autour de Juan Ramón Jimenez</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque européenne de Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michael Bernsen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un canon littéraire européen? Actes du colloque international de Bonn (26, 27, 28 mars 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.195-228, 2023, Présence de l'écrivain, 978-2-37946-085-2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Bonn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.91-98, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782072979408</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01876860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire qui hume : le sens des odeurs chez Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cinq Sens Littéraires. La sensorialité comme opérateur scriptural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Lorraine, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon géographe et ses lieux de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Chaminadour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, 2016, Maylis de Kerangal sur les grands chemins de Claude Simon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma vie parmi les ombres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Richard Millet (dictionnaire des œuvres), Leo Scheer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 129, Éditions de l'Herne, pp.235-240, 2020, Cahiers de l'Herne, 979-10-319-0268-5</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme comme elle n’en avait jamais encore rencontré. Reprise et variation de la scène de première vue dans L’Acacia de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise Blanc et Françoise Mignon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Trabucaire et Presses Universitaires de Perpignan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L’événement révolutionnaire et ses figures emblématiques dans les littératures européennes : regards croisés</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Edith Piaf du Nouveau Roman? Marguerite Duras et le roman sentimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabienne Bercegol et Helmut Meter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses du roman sentimental. XIXe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le romantisme des Âmes fortes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Romestaing. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures de Giono. "Les Âmes fortes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Millet ou la littérature même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathias Rambaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire Richard Millet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Guillaume de Roux, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono : de l'expérience de la joie à la jubilation de l'écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Benoit. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et jubilation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Presses Universitaires de Bordeaux, 2015, Modernités</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono, Simon, Millet: générations d'écrivains et géographies littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Peylet et Hélène Saule-Sorbé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Appartenir en question. Ce territoire que j’ai choisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme d'Aquitaine, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de l'auteur dans l'oeuvre romanesque de Richard Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Gros. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costumes, reflets et illusions. Les habits d’emprunt dans la création contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre en latin. Claude Simon et la bataille de Pharsale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Bonnet et Florence Bouchet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Translatio : traduire et adapter les Anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 285-303, 2013, collection "Rencontres", 978-2-8124-0860-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siom dans l'oeuvre de Richard Millet ou le deuil du mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Boblet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chances du roman, charmes du mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-87854-605-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">L'imaginaire littéraire du fleuve (19e-21e siècles)</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La joie à l'épreuve de l'Histoire: Giono ou le maître désenchanté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Noacco, Corinne Bonnet, Patrick Marot et Charalampos Orfanos, dir. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du maître. De l'autorité à l'autonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.111-122, 2020, 978-3-8253-4730-7</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orion géographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Laurichesse. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon géographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-8124-1052-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.387-397, 2019</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profusion du visible et unité de l'invisible dans &amp;quot;Sous le soleil de Satan&amp;quot; de Bernanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Laurichesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Lise Blanc, Anne Chamayou, Mireille Courrént, Nathalie Solomon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La profusion et l'unité. Pour Françoise Haffner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Etudes, 978-2-35412-189-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...1329 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070599v1</w:t>
-              </w:r>
-[...342 lines deleted...]
-                <w:t xml:space="preserve">hal-04070597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId119"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5526,51 +5526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A54D1C73"/>
+    <w:nsid w:val="5F8CF7CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5757,51 +5757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-laurichesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05355967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurichesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04767857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188957v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.2470" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.1199" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3764" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121yk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12117-6.p.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12750-5.p.0063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.2735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.053.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lignes-de-terre-ecrire-le-monde-rural-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10402-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-giono.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/29232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-stendhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05356018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480767v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100843390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480891v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/2003-marie-helene-lafon-ou-l-ecriture-a-l-epicentre-9782383772453.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700760v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-passiflore.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925251v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09141-7.p.0023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bonndoc.ulb.uni-bonn.de/xmlui/handle/20.500.11811/1467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-4730-7/Bercegol_ea_Eds_L_imaginaire_du_fleuve/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08521-8.p.0195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07989-7.p.0175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175573v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europaeische-kulturen.uni-bonn.de/publikationen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871485v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872470v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/32472" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2142" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070597v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/claude-simon-geographe.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-yves-laurichesse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8091-1557" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033498229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05355967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Laurichesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17540-7.p.0111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04767857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gbh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480656v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/tropics.2470" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.1199" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14765-7.p.0051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.5604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.11030" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/121yk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.3764" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12117-6.p.0083" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12750-5.p.0063" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925253v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/stendhal.934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.2735" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925276v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fixxion.838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873322v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871481v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/r2050.053.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433306v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.1270" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lignes-de-terre-ecrire-le-monde-rural-aujourd-hui.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10402-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879742v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sacotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-giono.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/29232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=794" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223405v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/giono-stendhal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05356018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/2003-marie-helene-lafon-ou-l-ecriture-a-l-epicentre-9782383772453.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04700760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100843390" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-passiflore.com" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925251v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09141-7.p.0023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925261v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925255v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bonndoc.ulb.uni-bonn.de/xmlui/handle/20.500.11811/1467" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03065791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.winter-verlag.de/de/detail/978-3-8253-4730-7/Bercegol_ea_Eds_L_imaginaire_du_fleuve/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925254v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925278v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08521-8.p.0195" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175600v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925281v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07989-7.p.0175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175573v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175598v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.europaeische-kulturen.uni-bonn.de/publikationen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175581v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873642v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tissier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870674v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872470v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871413v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870672v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070601v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/2142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/56028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/claude-simon-geographe.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pupvd/32472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>